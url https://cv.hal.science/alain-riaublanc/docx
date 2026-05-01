--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -166,295 +166,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general viscosity model for high moisture extrudates of pea protein isolates/gluten blend</w:t>
+                <w:t xml:space="preserve">True ileal amino acid digestibility and digestible amino acid scores (DIAASs) of the cruciferin and napin fractions of rapeseed: Impact of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Purcell</w:t>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Celine Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Frédéric Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Demême</w:t>
+                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Derensy</w:t>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 474, pp.143161 (art. number). </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0256835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280244v1</w:t>
+                <w:t xml:space="preserve">hal-04990785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True ileal amino acid digestibility and digestible amino acid scores (DIAASs) of the cruciferin and napin fractions of rapeseed: Impact of processing</w:t>
+                <w:t xml:space="preserve">A general viscosity model for high moisture extrudates of pea protein isolates/gluten blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kapel</w:t>
+                <w:t xml:space="preserve">Tom Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Niquet-Léridon</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tessier</w:t>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
+                <w:t xml:space="preserve">Maxime Demême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Buffière</w:t>
+                <w:t xml:space="preserve">Antoine Derensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 474, pp.143161 (art. number). </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0256835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990785v1</w:t>
+                <w:t xml:space="preserve">hal-05280244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of proteins coupling enzymatic reaction and microfiltration from Tetraselmis chui extract</w:t>
               </w:r>
@@ -868,51 +868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Villaceque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,425 +1766,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of flow curves of xanthan gum solutions over a large range of shear rates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+                <w:t xml:space="preserve">Protein extraction yield, lipid composition, and emulsifying properties of aqueous extracts of Rhynchophorus phoenicis larvae extracted at pH 3.0 to 10.0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ARH-2020-0116⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361071v1</w:t>
+                <w:t xml:space="preserve">hal-03243858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein extraction yield, lipid composition, and emulsifying properties of aqueous extracts of Rhynchophorus phoenicis larvae extracted at pH 3.0 to 10.0.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards High Throughput Structuring of Liquid Foams in Microchannels: Effect of Geometry, Flowrate and Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100037⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.24 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12111415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243858v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards High Throughput Structuring of Liquid Foams in Microchannels: Effect of Geometry, Flowrate and Formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Experimental determination and modeling of flow curves of xanthan gum solutions over a large range of shear rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">Thanina Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Loisel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (11), pp.24 - 38. </w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.24-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12111415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ARH-2020-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463020v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plant and dairy proteins in food colloid design</w:t>
               </w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard M C Sagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Schroën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2442,103 +2442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of gas-liquid interfaces in a non-Newtonian fluid at high throughputs inside a microfluidic device and effect of an expansion on bubble breakup mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 213, pp.115377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2566,559 +2566,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model for studying the thermal denaturation-aggregation of whey proteins under continuous thermal processing</w:t>
+                <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Doursat</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Coutouly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.S117-S137. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, Part A, pp.109770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7455/ijfs/9.SI.2020.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513111v1</w:t>
+                <w:t xml:space="preserve">hal-02969002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic leakage as a tool to probe internal fouling in MF and UF membranes</w:t>
+                <w:t xml:space="preserve">Investigation of gas/shear-thinning liquids flow at high throughput in microchannels with the aim of producing biosourced foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouquie</w:t>
+                <w:t xml:space="preserve">M. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+                <w:t xml:space="preserve">A. Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Riaublanc</w:t>
+                <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frappart</w:t>
+                <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 599, pp.117707. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.107787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2019.107787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498315v1</w:t>
+                <w:t xml:space="preserve">hal-02479907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of lutein in egg-sphingomyelin vesicles as lipid carriers: Thermotropic phase behaviour, structure of sphingosome membranes and lutein crystals</w:t>
+                <w:t xml:space="preserve">Electrokinetic leakage as a tool to probe internal fouling in MF and UF membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">C. Rouquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dupont</w:t>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">M. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, Part A, pp.109770. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 599, pp.117707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969002v1</w:t>
+                <w:t xml:space="preserve">hal-02498315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas/shear-thinning liquids flow at high throughput in microchannels with the aim of producing biosourced foam</w:t>
+                <w:t xml:space="preserve">A numerical model for studying the thermal denaturation-aggregation of whey proteins under continuous thermal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belkadi</w:t>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Della Valle</w:t>
+                <w:t xml:space="preserve">Alienor Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.107787. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.S117-S137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2019.107787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7455/ijfs/9.SI.2020.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479907v1</w:t>
+                <w:t xml:space="preserve">hal-02513111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of plant proteins at the molecular and supra-molecular scales during in vitro digestion</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The repartition of whey protein microgels and caseins between fat droplet surface and the continuous phase governs the heat stability of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 534, pp.279-290. </w:t>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified acid milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,338 +3768,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the heat stability of whey protein-rich emulsions by combining the functional role of WPM and caseins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 76, pp.164-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646902v1</w:t>
+                <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+                <w:t xml:space="preserve">Increasing the heat stability of whey protein-rich emulsions by combining the functional role of WPM and caseins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
+              <w:t xml:space="preserve">, 2018, 76, pp.164-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577106v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of the water-triolein-oleic acid mixture: Local structure and thermodynamic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,433 +4287,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated whey proteins and trace of caseins synergistically improve the heat stability of whey protein-rich emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Functional Properties of Protein Fractions Obtained from Pumpkin (Cucurbita Maxima) Seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Chouaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.172 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10942912.2015.1020433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454636v1</w:t>
+                <w:t xml:space="preserve">hal-02636618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aggregated whey proteins and trace of caseins synergistically improve the heat stability of whey protein-rich emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.487-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01741141v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Properties of Protein Fractions Obtained from Pumpkin (Cucurbita Maxima) Seed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10942912.2015.1020433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial replacement of beta-casein by napin, a rapeseed protein, as ingredient for processed foods: thermoreversible aggregation</w:t>
               </w:r>
@@ -4725,77 +4725,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (1), pp.562-568. </w:t>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,103 +4963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.51-57. </w:t>
@@ -5161,51 +5161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
@@ -5256,51 +5256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment, final pH of acidification, and homogenization pressure on the texture properties of cream cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5765,90 +5765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the void fraction of Thud foams in static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (2), pp.178 - 185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6037,51 +6037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.797-808. </w:t>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (17), pp.7643 - 7654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6495,51 +6495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly and Foaming Properties of Fatty Acid-Lysine Aqueous Dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (1), pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6784,64 +6784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7025,51 +7025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Crystal Growth and Polymorphism of Triacylglycerols on NMR Relaxation Parameters. 1. Evidence of a Relationship between Crystal Size and Spin-Lattice Relaxation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,64 +7142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dynamic heat treatment on the physical properties of whey protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Crystal Growth and Polymorphism of Triacylglycerols on NMR Relaxation Parameters. 2. Study of a Tricaprin-Tristearin Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7513,51 +7513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adam-Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7629,77 +7629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of dynamic heat treatment and ionic strength on denaturation and aggregation of whey proteins - Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7775,77 +7775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of dynamic heat treatment and ionic strength on the properties of whey protein foams - Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8248,51 +8248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (8), pp.3104-3111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8510,51 +8510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8721,90 +8721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat and primary fractions obtained by dry fractionation - 1. Chemical composition and crystallisation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9018,51 +9018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur l'aptitude au foisonnement et la stabilité des émulsions laitières foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9242,51 +9242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur l'aptitude au foisonnement et la stabilité des émulsions laitières foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,51 +9643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9751,51 +9751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,316 +9844,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors in membrane emulsification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Front-face fluorescence spectroscopy study of globular proteins in emulsions : displacement of BSA by a nonionic surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 81, pp.1077-1082</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.2482-2489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673026v1</w:t>
+                <w:t xml:space="preserve">hal-02671378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-face fluorescence spectroscopy study of globular proteins in emulsions : displacement of BSA by a nonionic surfactant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Key factors in membrane emulsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51, pp.2482-2489</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.1077-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671378v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that homogeneization of BSA-stabilized hexadecane-in-water emulsions induces structure modification of the nonadsorbed protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 82 (2), pp.225-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10351,51 +10351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the apocrine milk secretion process observed in the goat species rooted in the perturbation of the intracellular transport mechanism induced by defective alleles at the $\alpha_{{\rm s}1}$-Cn locus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,51 +10481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the apocrine milk secretion process observed in the goat species rooted in the perturbation of the intracellular transport mechanism induced by defective alleles at the alphaS1-Cn locus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10589,64 +10589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a model fat for crystallization-in-emulsion studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Llesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10753,51 +10753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10887,51 +10887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10973,51 +10973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination de la composition en triglycérides des tissus adipeux. Un outil pour l'identification des jambons secs de haut de gamme en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11107,51 +11107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy investigation of acid- or rennet-induced coagulation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11228,51 +11228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras alimentaires et TVM. Quel impact sur la qualité de la bardière du porc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11353,51 +11353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of pig adipose tissue: relationship between solid fat content and lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11442,277 +11442,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique des lipides de tissus sous-cutanés de porc. Détermination d'un site représentatif de leur consistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification of milk gel microstructure using confocal laser scanning microsocpy and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Marchal</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31, pp.295-300</w:t>
+              <w:t xml:space="preserve">Scanning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (2), pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697461v1</w:t>
+                <w:t xml:space="preserve">hal-02696072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of milk gel microstructure using confocal laser scanning microsocpy and image analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique des lipides de tissus sous-cutanés de porc. Détermination d'un site représentatif de leur consistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.J. Gallant</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scanning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21 (2), pp.124</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696072v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey proteins modify the phase transition of milk fat globule phospholipids</w:t>
               </w:r>
@@ -11737,51 +11737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (2), pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11819,51 +11819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of pig adipose tissue : relationship between solid fat content and lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11940,51 +11940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12061,51 +12061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12271,411 +12271,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and physico-chemical characteristics of goat milks containing the A or O αsl casein variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of aroma compounds in the volatile fraction of soft goat cheese during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Le Graët</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 78 (2), pp.191-202</w:t>
+              <w:t xml:space="preserve">, 1998, 78 (3), pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929587v1</w:t>
+                <w:t xml:space="preserve">hal-00929594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aroma compounds in the volatile fraction of soft goat cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 no. 3, pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aroma compounds in the volatile fraction of soft goat cheese during ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and physico-chemical characteristics of goat milks containing the A or O αsl casein variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 78 (3), pp.279-290</w:t>
+              <w:t xml:space="preserve">, 1998, 78 (2), pp.191-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929594v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le taux de solide de la matière grasse et la composition lipidique du tissu adipeux chez le porc. La résonance magnétique nucléaire, une méthode rapide d'évaluation de la qualité des tissus adipeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12765,51 +12765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12873,77 +12873,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (2), pp.191-202</w:t>
@@ -12985,51 +12985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of spectroscopic methods for the characterisation of dairy products. 2- Mid infrared study of the melting temperature of cream triacylglycerols and of the solid fat content in cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (6), pp.671-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13067,51 +13067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of spectroscopic methods for the characterisation of dairy products. 1- Front-face fluorescence study of raw, heated and homogenised milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (6), pp.657-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13162,51 +13162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13421,51 +13421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar properties of lipase from Candida parapsilosis (Ashford) Langeron and Talice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ratomahenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13529,51 +13529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a lipase from Candida rugosa Diddens and Lodder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ratomahenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13708,51 +13708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Filtration Congress (WFC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
@@ -13775,683 +13775,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343193v1</w:t>
+                <w:t xml:space="preserve">hal-04735039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractions protéiques issues de légumineuses : jusqu'où faut-il les purifier ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700803v1</w:t>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous lipids: disregarded co-passengers shaping the emulsifying and interfacial properties of pea and lupin protein ingredients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOCS, Apr 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661665v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fractions protéiques issues de légumineuses : jusqu'où faut-il les purifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ribourg-Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343332v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endogenous lipids: disregarded co-passengers shaping the emulsifying and interfacial properties of pea and lupin protein ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOCS, Apr 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735039v1</w:t>
+                <w:t xml:space="preserve">hal-04661665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative process coupling extraction and separation in aqueous phase for the efficient recovery of protein from lysed microalgae and facilitate their valorization.</w:t>
               </w:r>
@@ -14463,51 +14463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14664,368 +14664,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogeneous lipids vs proteins from pea and lupin ingredients: competitive affinity for the oil-water interface?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EFFECT OF ENDOGENOUS TANNINS ON LIPID OXIDATION IN OIL-INWATER EMULSIONS STABILIZED BY SORGHUM PROTEIN INGREDIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Cristina Benatti Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 2023 "80 years of SFEL"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris Museum National d'Histoire Naturelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667730v1</w:t>
+                <w:t xml:space="preserve">hal-04684011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF ENDOGENOUS TANNINS ON LIPID OXIDATION IN OIL-INWATER EMULSIONS STABILIZED BY SORGHUM PROTEIN INGREDIENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial properties of pea and lupin protein ingredients: a pivotal effect of endogenous lipids and aqueous suspension pre-homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICEF 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684011v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of pea and lupin protein ingredients: a pivotal effect of endogenous lipids and aqueous suspension pre-homogenization</w:t>
+                <w:t xml:space="preserve">Endogeneous lipids vs proteins from pea and lupin ingredients: competitive affinity for the oil-water interface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 2023 "80 years of SFEL"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris Museum National d'Histoire Naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693906v1</w:t>
+                <w:t xml:space="preserve">hal-04667730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties of pea nad lupin protein ingredie,nts: a pivotal effect of endogeneous lipids and aqueous suspension pre-homogeneization</w:t>
               </w:r>
@@ -15050,51 +15050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton- Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15132,90 +15132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey protein aggregates and caseins to control the texture of dairy emulsions in a large range of protein concentrations without non-dairy additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, elsevier; Teagasc; failte Ireland; meetin Ireland; food structure and functionality forum, Oct 2021, CORK, Ireland</w:t>
@@ -15238,333 +15238,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Loiseleux</w:t>
+                <w:t xml:space="preserve">Camille Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gelebart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Helene Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370387v2</w:t>
+                <w:t xml:space="preserve">hal-04212122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
+                <w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rouquié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+                <w:t xml:space="preserve">P Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Roberge</w:t>
+                <w:t xml:space="preserve">M Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212122v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15632,90 +15632,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de l'écoulement de systèmes diphasiques gaz-liquide à l'intérieur de microcanaux à fort débit d'injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15865,77 +15865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la compétition pour l’adsorption à l’interface, entre protéines solubles et agrégées, permet de contrôler la texture des émulsions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16003,90 +16003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la géométrie des microcanaux sur l'écoulement d'un système diphasique gaz liquide lors d'un procédé microfluidique de foisonnement à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16124,51 +16124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16249,51 +16249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How protein aggregates can modulate the texture of emulsified and acidified dairy model systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16499,90 +16499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Microfluidics – μFlu18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16601,467 +16601,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey protein emulsions : how to control texture in a large range of protein concentration.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st symposium in food Science and technology of Tocantins “Quality control in food processing, Advanced research applied to food industry and Entrepreneurship”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Palmas, Brazil</w:t>
+              <w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790199v1</w:t>
+                <w:t xml:space="preserve">hal-02737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process and heating conditions modulate the size and properties of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille de Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Whey protein emulsions : how to control texture in a large range of protein concentration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st symposium in food Science and technology of Tocantins “Quality control in food processing, Advanced research applied to food industry and Entrepreneurship”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Palmas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737651v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of biosourced foams produced by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17086,64 +17086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the texture of oil-in-water emulsions by modulating interfacial composition in complex systems containing whey protein aggregates, caseins and non-heated whet proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17263,51 +17263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FFF2018—19th International Symposium on Field- and Flow-based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Columbia, United States</w:t>
@@ -17336,103 +17336,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
@@ -17474,64 +17474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17582,103 +17582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
@@ -17720,64 +17720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17845,64 +17845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey protein aggregates modulate the heat stability of whey protein-stabilized emulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17957,103 +17957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Whey protein Foams processed by milli- and micro Channels at a high throughput.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European rheology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18130,51 +18130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
@@ -18203,51 +18203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales : tendances de consommation et impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18337,51 +18337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
@@ -18436,51 +18436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18525,385 +18525,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an addition of phospholipids as emulsifiers on structural, rheological and sensory properties of a cream cheese model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative, multi-scale imaging of the layered structure in puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models ; Nantes (France) - (2013-06-24 - 2013-06-26) / Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., 2013, Nantes, France. 108 p</w:t>
+              <w:t xml:space="preserve">Inside-Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748821v1</w:t>
+                <w:t xml:space="preserve">hal-02606195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sheet numbers on the thickness of fat and dough layers in puff pastry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an addition of phospholipids as emulsifiers on structural, rheological and sensory properties of a cream cheese model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal and Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models ; Nantes (France) - (2013-06-24 - 2013-06-26) / Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606196v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative, multi-scale imaging of the layered structure in puff pastry</w:t>
+                <w:t xml:space="preserve">Effect of sheet numbers on the thickness of fat and dough layers in puff pastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Collewet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inside-Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">Cereal and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606195v1</w:t>
+                <w:t xml:space="preserve">hal-02606196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stochastic and deterministic approaches for multiscale reconstruction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
@@ -18941,51 +18941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Haifa, Israel</w:t>
@@ -19053,51 +19053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19148,90 +19148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of the layered structure in croissant at different stages of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting AACC American Association of Cereal Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Florida, United States</w:t>
@@ -19273,64 +19273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating milk proteins impacts interface protein adsorption and texture of emulsions: a way to innovative textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19407,51 +19407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19515,51 +19515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nano et microstuctures par assemblages de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19610,64 +19610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model dairy dessert enriched in polyunsaturated fatty acids : structure, oxidation and bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19731,51 +19731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19826,64 +19826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the heat-treatment on the physical properties of whey protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19951,51 +19951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of a relationship between NMR parameters and the size of triacylglycerol crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20098,51 +20098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2008 creating structure, delivering functionality. 12. Food colloids conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Apr 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20193,51 +20193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20292,51 +20292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures cristallines de matières laitières, caractérisation et impact sur la fabrication et la stabilité des émulsions foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20465,51 +20465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontre scientifiques et technologiques des industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20560,51 +20560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20655,51 +20655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-s1-casein polymorphism: some clues to the existence of a particular milk secretion process in the goat species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20776,90 +20776,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre l'analyse sensorielle de la texture de fromages à pâte molle et l'imagerie par résonance magnétique nucléaire et microscopie confocale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Européennes Agro-Industries et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
@@ -20901,51 +20901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions alimentaires : quelles protéines pour quelles propriétés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20996,51 +20996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21072,614 +21072,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination de la composition en triglycérides des tissus adipeux : un outil pour l'identification des jambons secs de haut de gamme en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Acides gras alimentaires et TVM : quel impact sur la qualité de la bardière du porc ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées de la Recherche Porcine en France, Paris, 2-4 février 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, France. pp.301-307</w:t>
+              <w:t xml:space="preserve">, 1999, France. pp.287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578030v1</w:t>
+                <w:t xml:space="preserve">hal-02578027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras alimentaires et TVM : quel impact sur la qualité de la bardière du porc ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique des lipides de tissus sous-cutanés de porc : détermination d'un site représentatif de leur consistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Granier</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées de la Recherche Porcine en France, Paris, 2-4 février 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, France. pp.287-294</w:t>
+              <w:t xml:space="preserve">, 1999, France. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578027v1</w:t>
+                <w:t xml:space="preserve">hal-02578028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique des lipides de tissus sous-cutanés de porc : détermination d'un site représentatif de leur consistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La détermination de la composition en triglycérides des tissus adipeux : un outil pour l'identification des jambons secs de haut de gamme en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées de la Recherche Porcine en France, Paris, 2-4 février 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, France. pp.295-300</w:t>
+              <w:t xml:space="preserve">, 1999, France. pp.301-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578028v1</w:t>
+                <w:t xml:space="preserve">hal-02578030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la composition chimique et le taux de solide mesuré par RMN des lipides du tissu adipeux chez le porc</w:t>
+                <w:t xml:space="preserve">NMR relaxometry as a rapid technique to evaluate the consistency and the oxydizability of adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sensoral 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770621v1</w:t>
+                <w:t xml:space="preserve">hal-02767316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxometry as a rapid technique to evaluate the consistency and the oxydizability of adipose tissues</w:t>
+                <w:t xml:space="preserve">Relation entre la composition chimique et le taux de solide mesuré par RMN des lipides du tissu adipeux chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensoral 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767316v1</w:t>
+                <w:t xml:space="preserve">hal-02770621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance mapping of solid fat content of adipose tissues in meat</w:t>
               </w:r>
@@ -21691,51 +21691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21767,191 +21767,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique de tissus adipeux sous-cutanés de porc : relation avec leur composition en triglycérides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Davenel</w:t>
+                <w:t xml:space="preserve">Degradation specificities of muscle phospholipids during their oxidation in liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Agoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
+              <w:t xml:space="preserve">89. AOCS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765390v1</w:t>
+                <w:t xml:space="preserve">hal-02764844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le taux de solide de la matière grasse et la composition lipidique du tissu adipeux chez le porc. La Résonance Magnétique Nucléaire, une méthode rapide d'évaluation de la qualité des tissus adipeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21996,191 +21996,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation specificities of muscle phospholipids during their oxidation in liposomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique de tissus adipeux sous-cutanés de porc : relation avec leur composition en triglycérides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89. AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Chicago, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres Agoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764844v1</w:t>
+                <w:t xml:space="preserve">hal-02765390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie de fluorescence frontale : une approche non invasive de la structure et des interactions entre les constituants des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22218,51 +22218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le globule gras : structure et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22313,51 +22313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22408,51 +22408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition chimique et le taux de solide mesuré par RMN des lipides du tissu adipeux chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22516,51 +22516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le globule gras : structure et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22611,51 +22611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and quality of cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22751,51 +22751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Phuong TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22897,51 +22897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Cristina Benatti Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23018,51 +23018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23098,135 +23098,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing the complexity of plant protein ingredients to design sustainable and nutritious food emulsions: A structural, functional and applicative approach</w:t>
+                <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Protein Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661646v1</w:t>
+                <w:t xml:space="preserve">hal-04661908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing the complexity of plant protein ingredients to design sustainable and nutritious food emulsions: A structural,functional and applicative approach</w:t>
               </w:r>
@@ -23238,51 +23255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23314,152 +23331,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial properties</w:t>
+                <w:t xml:space="preserve">Embracing the complexity of plant protein ingredients to design sustainable and nutritious food emulsions: A structural, functional and applicative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Sustainable Protein Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661908v1</w:t>
+                <w:t xml:space="preserve">hal-04661646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial propoerties</w:t>
               </w:r>
@@ -23721,51 +23721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Jaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23945,103 +23945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fibration mechanisms of plant proteins during high moisture extrusion by measuring anisotropy using dynamic mechanical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Demême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Derensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
@@ -24083,90 +24083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bubble breakup mechanisms by high speed imaging in a microfluidics foaming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 th International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24217,51 +24217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24325,90 +24325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the whey protein-stabilized emulsion texture in a large range of concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France. , 2019</w:t>
@@ -24489,51 +24489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Euro Fed Lipid Congress Fats, Oils and Lipids: Science, Technology and Nutrition in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belfast, Ireland. , 2018</w:t>
@@ -24601,64 +24601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Daejeon, North Korea. , 2018</w:t>
@@ -24739,51 +24739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF WDS 2018 Dairy for the next generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Daejeon, South Korea. , 2018</w:t>
@@ -24851,64 +24851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24946,90 +24946,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la texture de systèmes modèles émulsifiés et acidifiés par addition d'agrégats de protéines laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25106,51 +25106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017 Key Ingredients for the Food Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
@@ -25192,64 +25192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25298,605 +25298,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité thermique d’émulsion d’agrégats de protéines sériques est modulée par la présence d’une faible proportion de caséines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flow process conditions to control the foam properties in static mixers: influence of the configuration and the formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
+              <w:t xml:space="preserve">EUFOAM 2016 (11th European Conference on Foams and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454628v1</w:t>
+                <w:t xml:space="preserve">hal-01741199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the heat stability of whey protein microgel-emulsion with a small quantity of casein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Creation of textured dairy emulsions by connecting oil droplets through whey protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rotterdam, Netherlands. , 2016</w:t>
+              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391834v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow process conditions to control the foam properties in static mixers: influence of the configuration and the formulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La stabilité thermique d’émulsion d’agrégats de protéines sériques est modulée par la présence d’une faible proportion de caséines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2016 (11th European Conference on Foams and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741199v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of textured dairy emulsions by connecting oil droplets through whey protein aggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Jonchere</w:t>
+                <w:t xml:space="preserve">Improving the heat stability of whey protein microgel-emulsion with a small quantity of casein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rotterdam, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305338v1</w:t>
+                <w:t xml:space="preserve">hal-01391834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milk protein aggregates as a function of casein micelles/whey proteins ratio by Asymmetrical Flow Field Flow Fractionation (AF4) coupled with Multiangle Laser Light Scattering (MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association francophone des techniques separatives (AFSEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t>
@@ -25925,90 +25925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of protein foams contamined with phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Congress on Rheology (ICR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26158,103 +26158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of foams with Whey protein isolates using cross shape micromixers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th symposium international « Delivery of functionality in complex food systems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26279,103 +26279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled numerical model for studying the thermal denaturation-aggregation of whey proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26400,90 +26400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPING A CFD MODEL FOR STUDYING WHEY PROTEIN DENATURATION-AGGREGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26560,51 +26560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26685,51 +26685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26931,51 +26931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NIZO Dairy Conference. Dynamics of texture, Process and Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Papendal, Netherlands. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26994,273 +26994,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of dairy proteins with hexanal and t-2-hexenal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multi-échelle des qualités sensorielles des aliments. Rôle du partage, du transfert et des interactions des petits solutés dans les milieux polyphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+                <w:t xml:space="preserve">J.P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrilait 2002. 26. IDF World Dairy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Paris, France. 1 p., 2002</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique VANAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nantes, France. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831420v1</w:t>
+                <w:t xml:space="preserve">hal-02834093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle des qualités sensorielles des aliments. Rôle du partage, du transfert et des interactions des petits solutés dans les milieux polyphasiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Genot</w:t>
+                <w:t xml:space="preserve">Interactions of dairy proteins with hexanal and t-2-hexenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">T. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Dumont</w:t>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique VANAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nantes, France. 1 p., 2002</w:t>
+              <w:t xml:space="preserve">Congrilait 2002. 26. IDF World Dairy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834093v1</w:t>
+                <w:t xml:space="preserve">hal-02831420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des beurres AOC Charentes Poitou par profils aromatiques</w:t>
               </w:r>
@@ -27285,51 +27285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrilait 2002. 26. IDF World Dairy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27393,51 +27393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27505,51 +27505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27619,51 +27619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27733,77 +27733,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer US, 2024, Methods and Protocols in Food Science, 2662-9518 (elect. ISSN). </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -27830,51 +27830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Magrit. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27892,51 +27892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité de la matière grasse laitière émulsionnée. Influence de l'interface et de la matière grasse sur l'état crsitallin du globule gras. Conséquences sur la stabilité et la rhéologie. Arilait Recherches. Programme &amp;quot;Matières grasses&amp;quot;. Synthèse finale INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27954,51 +27954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipides du lait. Le globule gras : structure et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28029,51 +28029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode rapide de caractérisation des tissus adipeux du porc pour un tri en fonction de leur aptitude à la transformation. Rapport final CEMAGREF, INRA, CTSCCV, UNIPORC-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28166,51 +28166,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC Analysis of Triacylglycerol Molecular Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28283,51 +28283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28387,51 +28387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre des constituants majeurs des aliments. Lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28508,51 +28508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid oxidation pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists Society, 2003, 1-893997-43-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28603,51 +28603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28685,51 +28685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectres des constituants majeurs des aliments. Lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28960,51 +28960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29035,51 +29035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la MGLA émulsionnée sur les propriétés fonctionnelles des gels laitiers types présure. Projet &amp;quot;MAGRIT&amp;quot;. Rapport de synthèse final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29187,51 +29187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21F609BC"/>
+    <w:nsid w:val="471B9ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29418,51 +29418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-riaublanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0326-9350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Purcell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dem&#234;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derensy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-02177-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paurd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villaceque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hinderink" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Coutouly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/9.SI.2020.a2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Chouaibi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hamdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1020433" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schwartz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.03.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Coutouly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0148-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635804v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deligny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.01.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF8CZJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647591v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.03.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTSRP0G3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102734d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05262d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.01.036" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2RW3NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.03.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V87DLKG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nicorescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djelveh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0XF5QNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900219b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.05.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX9FNL0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Djelveh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT28H4VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661787v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amestoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.11.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GF979RX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mehalebi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063029g" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PRQGCF0J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668182v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;tais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.03.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSBG35GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ollivon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.06.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QS2XK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663809v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf053174e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXK60H8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662796v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desrumaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbafi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587069v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681318v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;ard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678529v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Wilde" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675425v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671916v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mcclements" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Neveu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680052v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llesieur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Riou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000149" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698137v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697202v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gambotti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690924v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578034v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697461v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pommeret" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loupil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692148v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689450v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929674v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Gallant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Demaizi&#232;res" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697865v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929594v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699072v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684662v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929554v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riaublanc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galzy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714969v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700803v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribourg-Birault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonch&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667730v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684011v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693906v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton- Carabin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404257v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124319v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A. Sol&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790199v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737426v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370393v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hennetier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D De-Guibert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sol&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330038v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792006v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746326v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748821v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606196v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606195v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598171v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812084v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757232v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751689v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814694v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588762v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal Calderon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583721v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalizon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580817v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825658v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764775v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770860v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578030v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578027v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578028v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770621v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767316v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582431v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765390v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577225v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764844v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769481v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765194v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577517v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766687v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839637v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184884v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binelli Baptiste" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721965v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661636v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661646v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667897v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423740v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737415v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869892v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908151v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869896v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862853v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454597v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454628v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391834v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740653v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Demmano" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745528v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144713v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828766v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sirvente" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831251v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Wilde" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827419v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831420v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renac" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834093v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dumont" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829189v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobolewski" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840309v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841685v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841934v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684035v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830163v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825355v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836361v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841313v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guern" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684054v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_8" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818691v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842660v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801389v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupuis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583745v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-riaublanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0326-9350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Purcell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dem&#234;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derensy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-02177-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paurd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villaceque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hinderink" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Coutouly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/9.SI.2020.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Chouaibi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hamdi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1020433" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454636v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schwartz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.03.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Coutouly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0148-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635804v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deligny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.01.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF8CZJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647591v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.03.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTSRP0G3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102734d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05262d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.01.036" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2RW3NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.03.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V87DLKG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nicorescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djelveh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0XF5QNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900219b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.05.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX9FNL0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Djelveh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT28H4VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661787v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amestoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.11.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GF979RX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mehalebi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063029g" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PRQGCF0J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668182v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;tais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.03.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSBG35GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ollivon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.06.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QS2XK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663809v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf053174e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXK60H8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662796v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desrumaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbafi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587069v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681318v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;ard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678529v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Wilde" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675425v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671378v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671916v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mcclements" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Neveu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680052v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llesieur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Riou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000149" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698137v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697202v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gambotti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690924v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578034v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697461v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pommeret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loupil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692148v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689450v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929674v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Gallant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929594v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Demaizi&#232;res" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697865v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929587v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699072v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684662v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929554v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riaublanc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galzy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714969v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700803v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribourg-Birault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonch&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693906v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667730v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton- Carabin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404257v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124319v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A. Sol&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737426v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790199v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370393v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hennetier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D De-Guibert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sol&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330038v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792006v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746326v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606195v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748821v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606196v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598171v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812084v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757232v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751689v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814694v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588762v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal Calderon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583721v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalizon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580817v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825658v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764775v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770860v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578027v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578028v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578030v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767316v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770621v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582431v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577225v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765390v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769481v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765194v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577517v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766687v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839637v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184884v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binelli Baptiste" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721965v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661636v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667897v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661646v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423740v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737415v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869892v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908151v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869896v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862853v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454597v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454628v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391834v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740653v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Demmano" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745528v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144713v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828766v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sirvente" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831251v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Wilde" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827419v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834093v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dumont" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831420v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829189v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobolewski" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840309v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841685v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841934v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684035v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830163v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825355v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836361v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841313v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guern" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684054v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_8" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818691v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842660v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801389v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupuis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583745v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>