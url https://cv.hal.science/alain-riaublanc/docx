--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -434,459 +434,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of proteins coupling enzymatic reaction and microfiltration from Tetraselmis chui extract</w:t>
+                <w:t xml:space="preserve">Structure and solubility of pea seed-derived ingredients produced by air classification: Relevance of the seed milling process and endogenous lipid accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+                <w:t xml:space="preserve">Perrine Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
+                <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafizur Rahman</w:t>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Schulze</w:t>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370, pp.133216. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (1), pp.117556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280643v1</w:t>
+                <w:t xml:space="preserve">hal-05288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and solubility of pea seed-derived ingredients produced by air classification: Relevance of the seed milling process and endogenous lipid accumulation</w:t>
+                <w:t xml:space="preserve">The competition between endogenous phospholipids and proteins from pea protein isolate rules their interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gélébart</w:t>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maraval</w:t>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Veronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222 (1), pp.117556. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.111475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288201v1</w:t>
+                <w:t xml:space="preserve">hal-05105547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition between endogenous phospholipids and proteins from pea protein isolate rules their interfacial properties</w:t>
+                <w:t xml:space="preserve">Recovery of proteins coupling enzymatic reaction and microfiltration from Tetraselmis chui extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+                <w:t xml:space="preserve">Hafizur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Vie</w:t>
+                <w:t xml:space="preserve">Agnes Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.111475. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.133216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105547v1</w:t>
+                <w:t xml:space="preserve">hal-05280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive fate of emulsions formulated with pea and lupin protein ingredients: Modulation of lipid digestibility and bioaccessibility by the interfacial composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,51 +1024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.100323. </w:t>
@@ -1106,103 +1106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea and lupin protein ingredients: New insights into endogenous lipids and the key effect of high-pressure homogenization on their aqueous suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141, pp.108671. </w:t>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein extraction yield, lipid composition, and emulsifying properties of aqueous extracts of Rhynchophorus phoenicis larvae extracted at pH 3.0 to 10.0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plant and dairy proteins in food colloid design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma B A Hinderink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3332,613 +3332,625 @@
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 563, pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phase and charge of milk polar lipid membrane bilayers govern their selective interactions with proteins as demonstrated with casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 534, pp.279-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified acid milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.176-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.18-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the heat stability of whey protein-rich emulsions by combining the functional role of WPM and caseins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3987,473 +3999,485 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.164-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of the water-triolein-oleic acid mixture: Local structure and thermodynamic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5021753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration Adjustment of the Mid-infrared Analyzer for an Accurate Determination of the Macronutrient Composition of Human Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (3), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0890334415588513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Properties of Protein Fractions Obtained from Pumpkin (Cucurbita Maxima) Seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.172 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10942912.2015.1020433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated whey proteins and trace of caseins synergistically improve the heat stability of whey protein-rich emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4502,106 +4526,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.487-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,368 +4668,368 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 173, pp.25 - 33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial replacement of beta-casein by napin, a rapeseed protein, as ingredient for processed foods: thermoreversible aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (1), pp.562-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.03.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5002,800 +5038,800 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.51-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment, final pH of acidification, and homogenization pressure on the texture properties of cream cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (2), pp.125-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-013-0148-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLSM study of layers in laminated dough: Roll out of layers and elastic recoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (1), pp.82-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the void fraction of Thud foams in static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5817,6986 +5853,6986 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128, pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disappearance of intermolecular beta-sheets upon adsorption of beta-lactoglobulin aggregates at the oil-water interfaces of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (2), pp.178 - 185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Fat Crystal Network Microstructure Followed by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (5), pp.1767-1773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf102734d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.797-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.133-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/b9h9-fp90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties of fractal and spherical whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (17), pp.7643 - 7654. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05262d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly and Foaming Properties of Fatty Acid-Lysine Aqueous Dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp. 5329-5334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la9034613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar assemblies of globular whey proteins at the air-water interface: Effect of the structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (1), pp.54-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of protein heat treatment on the continuous production of food foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (6), pp.1585-1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-stabilized oil-in-water emulsions and low-fat dairy stirred gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (1), pp.42-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Crystal Growth and Polymorphism of Triacylglycerols on NMR Relaxation Parameters. 1. Evidence of a Relationship between Crystal Size and Spin-Lattice Relaxation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.4273-4280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg900218f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dynamic heat treatment on the physical properties of whey protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4 Sp Iss.), pp.1209-1219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Crystal Growth and Polymorphism of Triacylglycerols on NMR Relaxation Parameters. 2. Study of a Tricaprin-Tristearin Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (10), pp.4281-4288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg900219b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of triacylglycerol polymorphs by Nuclear Magnetic Resonance: effects of temperature and chain length on relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of triacylglycerol polymorphs by nuclear magnetic resonance: effects of temperature and chain length on relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adam-Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (6), pp.550-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.2213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of dynamic heat treatment and ionic strength on denaturation and aggregation of whey proteins - Part I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Combined effect of dynamic heat treatment and ionic strength on the properties of whey protein foams - Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Djelveh</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 41 (7), pp.707-713. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.980-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668040v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of dynamic heat treatment and ionic strength on the properties of whey protein foams - Part II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Combined effect of dynamic heat treatment and ionic strength on denaturation and aggregation of whey proteins - Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Djelveh</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 41 (10), pp.980-988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.08.003⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.707-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662027v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the interactions between [beta]-casein stabilised oil droplets with calcium addition and temperature changing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.231-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and rheological properties of hen egg yolk low density lipoprotein layers spread at the air-water interface at pH 3 and 7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (1), pp.124-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-scattering study of the structure of aggregates and gels formed by heat-denatured whey protein isolate and beta-lactoglobulin at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Mehalebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (8), pp.3104-3111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf063029g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure modification in hen egg yolk low density lipoproteins layers between 30 and 45 mN/m observed by AFM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (2), pp.241-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fat globule membrane composition on water holding capacity and water mobility in casein rennet gel: a nuclear magnetic resonance self-diffusion and relaxation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.344-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fat globule membrane composition on water holding capacity and water mobility in casein rennet gel: A nuclear magnetic resonance self-diffusion and relaxation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.344-353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat and primary fractions obtained by dry fractionation - 1. Chemical composition and crystallisation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144 (1), pp.17-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2006.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen egg yolk low-density lipoproteins film spreading at the air-water and oil-water interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (10), pp.3733-3737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf053174e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsification des bases laitières à foisonner par membrane : un procédé économe en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Study and Research VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (3), pp.555-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur l'aptitude au foisonnement et la stabilité des émulsions laitières foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.427-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur l'aptitude au foisonnement et la stabilité des émulsions laitières foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.427-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation des mousses émulsionnées laitières : substitution de la gélatine par des mélanges de polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-6), pp.443-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The supramolecular organisation of beta-casein : effect on interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.387-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of casein and fat content on water self-diffusion coefficients in casein systems: a pulsed field gradient nuclear magnetic resonance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (12), pp.3988-3995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front-face fluorescence spectroscopy of globular proteins in emulsions : influence of droplet flocculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.2490-2495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front-face fluorescence spectroscopy study of globular proteins in emulsions : displacement of BSA by a nonionic surfactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.2482-2489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key factors in membrane emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81, pp.1077-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that homogeneization of BSA-stabilized hexadecane-in-water emulsions induces structure modification of the nonadsorbed protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Mcclements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.5900-5905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes d'appréciation des propriétés fonctionnelles des fromages d'emmental de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 82 (2), pp.225-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the apocrine milk secretion process observed in the goat species rooted in the perturbation of the intracellular transport mechanism induced by defective alleles at the $\alpha_{{\rm s}1}$-Cn locus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (2), pp.163-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2002015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the apocrine milk secretion process observed in the goat species rooted in the perturbation of the intracellular transport mechanism induced by defective alleles at the alphaS1-Cn locus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (2), pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a model fat for crystallization-in-emulsion studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Llesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the identity and the structure of soft cheeses by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (6), pp.621-634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the identity and the structure of soft cheeses by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (6), pp.621-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination de la composition en triglycérides des tissus adipeux. Un outil pour l'identification des jambons secs de haut de gamme en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31, pp.301-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy investigation of acid- or rennet-induced coagulation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.2056-2062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras alimentaires et TVM. Quel impact sur la qualité de la bardière du porc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31, pp.287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of pig adipose tissue: relationship between solid fat content and lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of milk gel microstructure using confocal laser scanning microsocpy and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21 (2), pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique des lipides de tissus sous-cutanés de porc. Détermination d'un site représentatif de leur consistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31, pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey proteins modify the phase transition of milk fat globule phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (2), pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of pig adipose tissue : relationship between solid fat content and lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple fluorescence labelling of proteins, lipids and whey in dairy products using confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79, pp.567-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple fluorescence labelling of proteins, lipids and whey in dairy products using confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (6), pp.567-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of alpha s1 casein in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3, pp.291-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aroma compounds in the volatile fraction of soft goat cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (3), pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aroma compounds in the volatile fraction of soft goat cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 no. 3, pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and physico-chemical characteristics of goat milks containing the A or O αsl casein variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (2), pp.191-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le taux de solide de la matière grasse et la composition lipidique du tissu adipeux chez le porc. La résonance magnétique nucléaire, une méthode rapide d'évaluation de la qualité des tissus adipeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of αsl casein in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12811,828 +12847,828 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (3), pp.291-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and physico-chemical characteristics of goat milks containing the A or O alpha-s1 casein variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Demaizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (2), pp.191-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of spectroscopic methods for the characterisation of dairy products. 2- Mid infrared study of the melting temperature of cream triacylglycerols and of the solid fat content in cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (6), pp.671-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of spectroscopic methods for the characterisation of dairy products. 1- Front-face fluorescence study of raw, heated and homogenised milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (6), pp.657-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coagulation acide du lait étudiée par rhéologie, spectroscopie, et microscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15, pp.380-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of spectroscopic methods for the characterisation of dairy products. I. Front-face fluorescence study of raw, heated and homogenised milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (6), pp.657-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of spectroscopic methods for the characterisation of dairy products. II. Mid infrared study of the melting temperature of cream triacylglycerols and of the solid fat content in cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (6), pp.671-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar properties of lipase from Candida parapsilosis (Ashford) Langeron and Talice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ratomahenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 70 (5), pp.497-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a lipase from Candida rugosa Diddens and Lodder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ratomahenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fette Seifen Anstrichmittel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 95 (4), pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13642,1204 +13678,1204 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of proteins from microalgae extracts using biocatalytic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Filtration Congress (WFC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation de biomolécules de microalgues: comprendre le milieu complexe pour mieux le fractionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEPEA-BIA « Bioraffinerie et valorisation des bioressources »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEPEA et BIA, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343332v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractions protéiques issues de légumineuses : jusqu'où faut-il les purifier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous lipids: disregarded co-passengers shaping the emulsifying and interfacial properties of pea and lupin protein ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOCS Annual Meeting &amp; Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AOCS, Apr 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative process coupling extraction and separation in aqueous phase for the efficient recovery of protein from lysed microalgae and facilitate their valorization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFM, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and emulsifying properties of pea and lupin protiens ingredients: a pivotal role of endogeneous lipids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFL, Sep 2023, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ENDOGENOUS TANNINS ON LIPID OXIDATION IN OIL-INWATER EMULSIONS STABILIZED BY SORGHUM PROTEIN INGREDIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Cristina Benatti Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties of pea and lupin protein ingredients: a pivotal effect of endogenous lipids and aqueous suspension pre-homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14867,87 +14903,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogeneous lipids vs proteins from pea and lupin ingredients: competitive affinity for the oil-water interface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14975,100 +15011,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul 2023 "80 years of SFEL"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEL, Jan 2023, Paris Museum National d'Histoire Naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties of pea nad lupin protein ingredie,nts: a pivotal effect of endogeneous lipids and aqueous suspension pre-homogeneization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton- Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15083,958 +15119,958 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey protein aggregates and caseins to control the texture of dairy emulsions in a large range of protein concentrations without non-dairy additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, elsevier; Teagasc; failte Ireland; meetin Ireland; food structure and functionality forum, Oct 2021, CORK, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl precleaning of microfiltration membranes fouled with oil-in-water emulsion: impact on the fouling structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie de l'écoulement de systèmes diphasiques gaz-liquide à l'intérieur de microcanaux à fort débit d'injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymerix 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737910v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie de l'écoulement de systèmes diphasiques gaz-liquide à l'intérieur de microcanaux à fort débit d'injection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Polymerix 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360986v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la compétition pour l’adsorption à l’interface, entre protéines solubles et agrégées, permet de contrôler la texture des émulsions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la géométrie des microcanaux sur l'écoulement d'un système diphasique gaz liquide lors d'un procédé microfluidique de foisonnement à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16075,462 +16111,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+                <w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionnation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente A. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International symposiums of field- and flow-based seperations (FFF2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Columbia SC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198135v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How protein aggregates can modulate the texture of emulsified and acidified dairy model systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Food structure and functionality forum symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionnation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International symposiums of field- and flow-based seperations (FFF2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Columbia SC, United States</w:t>
+              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124319v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16571,1048 +16607,1048 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Microfluidics – μFlu18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations on processing applied on legumes: insights from the French sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2-in-1 LegValue Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process and heating conditions modulate the size and properties of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille de Guibert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey protein emulsions : how to control texture in a large range of protein concentration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st symposium in food Science and technology of Tocantins “Quality control in food processing, Advanced research applied to food industry and Entrepreneurship”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Palmas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of biosourced foams produced by microchannels at high throughput</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of the texture of oil-in-water emulsions by modulating interfacial composition in complex systems containing whey protein aggregates, caseins and non-heated whet proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952867v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the texture of oil-in-water emulsions by modulating interfacial composition in complex systems containing whey protein aggregates, caseins and non-heated whet proteins.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological properties of biosourced foams produced by microchannels at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Papendal, Netherlands</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789530v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D De-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FFF2018—19th International Symposium on Field- and Flow-based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17634,118 +17670,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t>
+                <w:t xml:space="preserve">Whey protein aggregates modulate the heat stability of whey protein-stabilized emulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
@@ -17780,97 +17816,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2016, Wageningen, Netherlands. 33 p</w:t>
+              <w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743577v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey protein aggregates modulate the heat stability of whey protein-stabilized emulsions.</w:t>
+                <w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
@@ -17905,89 +17941,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2016, Wageningen, Netherlands. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330038v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Whey protein Foams processed by milli- and micro Channels at a high throughput.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17996,4699 +18032,4699 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European rheology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales : tendances de consommation et impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PROTEIN’IAA. De la nutrition aux fonctionnalités des protéines : quelles applications pour les IAA ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOVALIM. Bourg en Bresse, FRA., Jun 2014, Bourg-en-bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of napin, a 2S protein from rapeseed in the functional properties of β-casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative, multi-scale imaging of the layered structure in puff pastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside-Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an addition of phospholipids as emulsifiers on structural, rheological and sensory properties of a cream cheese model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models ; Nantes (France) - (2013-06-24 - 2013-06-26) / Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sheet numbers on the thickness of fat and dough layers in puff pastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stochastic and deterministic approaches for multiscale reconstruction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project`s Conference International "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of the layered structure in croissant at different stages of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bousquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting AACC American Association of Cereal Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating milk proteins impacts interface protein adsorption and texture of emulsions: a way to innovative textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of fat droplet interface during homogenisation in order to describe the texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athenes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nano et microstuctures par assemblages de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique 2011 Protéines laitières - Aspects nutritionnels et fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model dairy dessert enriched in polyunsaturated fatty acids : structure, oxidation and bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2010, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of triacylglycerol polymorphism on NMR relaxation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro Fed Lipid Congress : Oils, Fats and Lipids in the 3rd Millennium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the heat-treatment on the physical properties of whey protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nicorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2008 creating structure, delivering functionality. 12. Food colloids conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Apr 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of a relationship between NMR parameters and the size of triacylglycerol crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Applications of Magnetic Resonance in Food Science "Challenges in a Changing World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Reykjavík, Iceland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey protein aggregates; how to change their interfacial properties with structure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos M.A.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2008 creating structure, delivering functionality. 12. Food colloids conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Apr 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsification des bases laitières à foisonner par membrane : un procédé économe en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFrRoCA 2006. 4. Colloque Franco-Roumain de Chimie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures cristallines de matières laitières, caractérisation et impact sur la fabrication et la stabilité des émulsions foisonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ollivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Leal Calderon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de l'émulsion, Lyon, 3-6 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des cristaux de matière grasse sur la capacité à foisonner d`émulsions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dalizon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perla Relkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontre scientifiques et technologiques des industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of water diffusion coefficient in cheese models by low-field 1H PGSE-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on applications of magnetic resonance in food science, Paris, 4-6 septembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-s1-casein polymorphism: some clues to the existence of a particular milk secretion process in the goat species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French-Polish Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre l'analyse sensorielle de la texture de fromages à pâte molle et l'imagerie par résonance magnétique nucléaire et microscopie confocale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Européennes Agro-Industries et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions alimentaires : quelles protéines pour quelles propriétés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance mapping of solid fat content of adipose tissues in meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras alimentaires et TVM : quel impact sur la qualité de la bardière du porc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées de la Recherche Porcine en France, Paris, 2-4 février 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique des lipides de tissus sous-cutanés de porc : détermination d'un site représentatif de leur consistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées de la Recherche Porcine en France, Paris, 2-4 février 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination de la composition en triglycérides des tissus adipeux : un outil pour l'identification des jambons secs de haut de gamme en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées de la Recherche Porcine en France, Paris, 2-4 février 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.301-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR relaxometry as a rapid technique to evaluate the consistency and the oxydizability of adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensoral 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition chimique et le taux de solide mesuré par RMN des lipides du tissu adipeux chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance mapping of solid fat content of adipose tissues in meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth international conference on applications of magnetic resonance in food science, Norwich, GBR, 7-9 septembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, United Kingdom. pp.272-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation specificities of muscle phospholipids during their oxidation in liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89. AOCS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le taux de solide de la matière grasse et la composition lipidique du tissu adipeux chez le porc. La Résonance Magnétique Nucléaire, une méthode rapide d'évaluation de la qualité des tissus adipeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes journées de la recherche porcine en France, Paris, 3-5 février 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France. pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie par imagerie de résonance magnétique de l'état physique de tissus adipeux sous-cutanés de porc : relation avec leur composition en triglycérides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Agoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie de fluorescence frontale : une approche non invasive de la structure et des interactions entre les constituants des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Agoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le globule gras : structure et composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">NMR relaxometry as a rapid technique to evaluate the consistency and the oxydizability of adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sensoral 98 Colloque international sur les capteurs de la qualité des produits agro-alimentaires, Montpellier, 24-27 février 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.467-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765194v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxometry as a rapid technique to evaluate the consistency and the oxydizability of adipose tissues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+                <w:t xml:space="preserve">Le globule gras : structure et composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensoral 98 Colloque international sur les capteurs de la qualité des produits agro-alimentaires, Montpellier, 24-27 février 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.467-473</w:t>
+              <w:t xml:space="preserve">Journées Chevreul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577517v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition chimique et le taux de solide mesuré par RMN des lipides du tissu adipeux chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France. pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le globule gras : structure et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in levels of aroma compounds of goat cheeses during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and quality of cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22698,143 +22734,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional value of Chlorella vulgaris : Implication of color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binelli Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Phuong TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22844,186 +22880,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane chromatography to fractionate plant proteins from rapeseed and pea seed: a promising approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Cristina Benatti Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd NIZO Plant Protein Functionality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Apeldoorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digestive fate of emulsions formulated with pea and lupin protein ingredients: modulation of lipid digestibility and bioavailability by the interfacial composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23068,212 +23104,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing the complexity of plant protein ingredients to design sustainable and nutritious food emulsions: A structural,functional and applicative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23301,87 +23337,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Proteins Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing the complexity of plant protein ingredients to design sustainable and nutritious food emulsions: A structural, functional and applicative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23409,573 +23445,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Protein Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial propoerties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667993v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba bean testa profiling and interaction with proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+                <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial propoerties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo (Palais du Grand Large), France. 2024</w:t>
+              <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922718v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective extraction of glycolipids by supercritical CO2 from spinach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Jaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Phuong TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14 (International Congress on Engineering and Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an innovative technological route using fractal whey protein aggregates instead of texturising agents to create clean label dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kerjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ebongué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th edition of the International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fibration mechanisms of plant proteins during high moisture extrusion by measuring anisotropy using dynamic mechanical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23997,124 +24033,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Derensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bubble breakup mechanisms by high speed imaging in a microfluidics foaming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24155,100 +24191,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 th International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze drying and structure effects on in vitro protein digestion of some plant foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24276,363 +24312,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the whey protein-stabilized emulsion texture in a large range of concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions between milk polar lipid membrane bilayers and the casein micelles depend on the phase state and charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Euro Fed Lipid Congress Fats, Oils and Lipids: Science, Technology and Nutrition in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belfast, Ireland. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of interfacial properties of milk fat globule membrane in its interaction with the surrounding proteins, the casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24651,238 +24687,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Daejeon, North Korea. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactions between milk polar lipid membrane bilayers and the casein micelles depend on the phase state and charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF WDS 2018 Dairy for the next generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Daejeon, South Korea. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective adsorption of casein micelles onto milk polar lipids membrane bilayers: role of phase and charge states investigated using AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24897,234 +24933,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPM (scanning probe microscopy on soft and polymer materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la texture de systèmes modèles émulsifiés et acidifiés par addition d'agrégats de protéines laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and emulsifying properties of aqueous extracts and protein concentrate from African palm weevil larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25143,73 +25179,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017 Key Ingredients for the Food Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of whey protein emulsions to heat treatments is mainly governed by the stability of the proteins in the aqueous phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25268,87 +25304,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Food Structure and Functionality Forum Symposium – from Molecules to Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Singapour city, Singapore. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the foam properties in static mixers: influence of the configuration and the formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25389,198 +25425,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2016 (11th European Conference on Foams and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of textured dairy emulsions by connecting oil droplets through whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité thermique d’émulsion d’agrégats de protéines sériques est modulée par la présence d’une faible proportion de caséines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25639,73 +25675,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the heat stability of whey protein microgel-emulsion with a small quantity of casein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25764,198 +25800,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rotterdam, Netherlands. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milk protein aggregates as a function of casein micelles/whey proteins ratio by Asymmetrical Flow Field Flow Fractionation (AF4) coupled with Multiangle Laser Light Scattering (MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association francophone des techniques separatives (AFSEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of protein foams contamined with phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25997,212 +26033,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Congress on Rheology (ICR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the emulsifying properties of aqueous extract of Rhyncophorus phoenicis Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Demmano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of foams with Whey protein isolates using cross shape micromixers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26243,100 +26279,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th symposium international « Delivery of functionality in complex food systems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled numerical model for studying the thermal denaturation-aggregation of whey proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26364,946 +26400,946 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPING A CFD MODEL FOR STUDYING WHEY PROTEIN DENATURATION-AGGREGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Annual Meeting of the European Federation of Food Science and Technology (2012 EFFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Hydrocolloids Conference Biofunctionality and Technobiofunctionality of Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Indianapolis, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of egg yolk LDL at air-water and oil-water interfaces : respective effects of apoproteins and phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Sirvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular organisations of beta-casein : Effect on the interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter James Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fat interface on structures obtained by rennet coagulation of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NIZO Dairy Conference. Dynamics of texture, Process and Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Papendal, Netherlands. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle des qualités sensorielles des aliments. Rôle du partage, du transfert et des interactions des petits solutés dans les milieux polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique VANAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nantes, France. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of dairy proteins with hexanal and t-2-hexenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrilait 2002. 26. IDF World Dairy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des beurres AOC Charentes Poitou par profils aromatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27318,398 +27354,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrilait 2002. 26. IDF World Dairy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by fluorescence spectroscopy and confocal microscopy of soft cheeses exhibiting different textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Symposium International sur l'Authenticité des Produits Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, La Baule, France. 1 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coagulation acide du lait étudiée par rhéologie, spectroscopie et microscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-localisation des constituants de produits laitiers en microscopie confocale à balayage laser (MCBL) : Principe, intérêt et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Microscopie Electronique Analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Versailles, France. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27719,430 +27755,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer US, 2024, Methods and Protocols in Food Science, 2662-9518 (elect. ISSN). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Magrit. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité de la matière grasse laitière émulsionnée. Influence de l'interface et de la matière grasse sur l'état crsitallin du globule gras. Conséquences sur la stabilité et la rhéologie. Arilait Recherches. Programme &amp;quot;Matières grasses&amp;quot;. Synthèse finale INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipides du lait. Le globule gras : structure et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode rapide de caractérisation des tissus adipeux du porc pour un tri en fonction de leur aptitude à la transformation. Rapport final CEMAGREF, INRA, CTSCCV, UNIPORC-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28152,381 +28188,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC Analysis of Triacylglycerol Molecular Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular organisation of dairy matrices influences partitioning and release of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science. Recent advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L.P. Bredie, M.A. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4501(06)80094-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre des constituants majeurs des aliments. Lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spectroscopie infrarouge et ses applications analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2006, Sciences et Techniques Agroalimentaires, 2-7430-0809-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28541,254 +28577,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid oxidation pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists Society, 2003, 1-893997-43-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein alterations due to lipid oxidation in multiphase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid oxidation pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists Society, 2003, 1-893997-43-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectres des constituants majeurs des aliments. Lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spectroscopie infrarouge et ses applications analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technique et Documentation, 2000, Sciences et Techniques Agroalimentaires, 2-7430-0375-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28798,328 +28834,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MEATIC: Mesure de l’activité antioxydante d’extraits végétaux dans un modèle de produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la MGLA émulsionnée sur les propriétés fonctionnelles des gels laitiers types présure. Projet &amp;quot;MAGRIT&amp;quot;. Rapport de synthèse final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId659"/>
+      <w:footerReference w:type="default" r:id="rId662"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29187,51 +29223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="471B9ACB"/>
+    <w:nsid w:val="1D27D7A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29418,51 +29454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-riaublanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0326-9350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Purcell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dem&#234;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derensy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-02177-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paurd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villaceque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hinderink" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Coutouly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/9.SI.2020.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Chouaibi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hamdi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1020433" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454636v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schwartz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.03.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Coutouly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0148-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635804v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deligny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.01.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF8CZJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647591v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.03.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTSRP0G3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102734d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05262d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.01.036" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2RW3NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.03.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V87DLKG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nicorescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djelveh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0XF5QNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592801v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900219b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.05.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX9FNL0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Djelveh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT28H4VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661787v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amestoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.11.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GF979RX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mehalebi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063029g" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PRQGCF0J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668182v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;tais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.03.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSBG35GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ollivon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.06.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QS2XK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663809v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf053174e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXK60H8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662796v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desrumaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbafi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587069v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681318v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;ard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678529v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Wilde" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675425v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671378v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671916v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mcclements" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Neveu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680052v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llesieur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Riou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000149" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698137v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697202v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gambotti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690924v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578034v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696072v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697461v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pommeret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loupil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692148v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689450v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929674v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Gallant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929594v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Demaizi&#232;res" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697865v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929587v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699072v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684662v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929554v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riaublanc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galzy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714969v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700803v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribourg-Birault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonch&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693906v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667730v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton- Carabin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404257v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124319v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A. Sol&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737426v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790199v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370393v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hennetier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D De-Guibert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sol&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330038v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792006v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746326v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606195v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748821v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606196v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598171v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812084v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757232v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751689v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814694v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588762v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal Calderon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583721v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalizon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580817v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825658v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764775v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770860v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578027v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578028v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578030v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767316v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770621v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582431v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577225v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765390v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769481v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765194v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577517v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766687v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839637v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184884v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binelli Baptiste" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721965v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661636v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667897v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661646v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423740v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737415v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869892v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908151v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869896v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862853v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454597v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454628v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391834v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740653v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Demmano" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745528v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144713v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828766v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sirvente" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831251v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Wilde" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827419v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834093v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dumont" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831420v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829189v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobolewski" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840309v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841685v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841934v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684035v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830163v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825355v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836361v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841313v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guern" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684054v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_8" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818691v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842660v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801389v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupuis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583745v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-riaublanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0326-9350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Purcell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dem&#234;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derensy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-023-02177-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paurd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villaceque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194053" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573353v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouqui&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roberge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.120353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hinderink" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouquie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Coutouly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/9.SI.2020.a2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4ZRCVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.12.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFP152V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David Briand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021753" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334415588513" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Chouaibi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hamdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1020433" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.06.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJGD7MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schwartz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.03.084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Coutouly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0148-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deligny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.01.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF8CZJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.03.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTSRP0G3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam Berret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102734d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05262d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667000v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.01.036" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K2RW3NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173781v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.03.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V87DLKG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900218f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669219v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nicorescu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Djelveh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0XF5QNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg900219b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665448v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam-Berret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2213" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83F7RBH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Djelveh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT28H4VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.05.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BX9FNL0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauphas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amestoy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.11.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GF979RX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662780v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mehalebi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf063029g" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PRQGCF0J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587710v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;tais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.03.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSBG35GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453959v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesieur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ollivon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.06.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QS2XK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf053174e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXK60H8Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662796v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desrumaux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbafi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587069v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681318v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;ard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678529v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Wilde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675425v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraudet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671916v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mcclements" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900373v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Neveu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680052v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Llesieur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895449v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Riou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000149" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698137v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697202v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gambotti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696024v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690924v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578034v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697461v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pommeret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689208v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loupil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692148v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689450v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929674v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Gallant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929594v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Demaizi&#232;res" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929587v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699072v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684662v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684149v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698016v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929554v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riaublanc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929555v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713611v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galzy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714969v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735039v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700803v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribourg-Birault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonch&#232;re" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667750v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684011v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693906v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667730v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667742v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton- Carabin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404257v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212122v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roberge" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124319v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A. Sol&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737651v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737426v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790199v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789530v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370393v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hennetier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D De-Guibert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sol&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330038v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743577v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792006v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746326v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606195v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748821v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606196v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598171v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802756v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454187v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812084v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591575v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757232v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591577v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751689v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814694v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588762v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Leal Calderon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583721v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalizon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580817v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825658v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chich" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765273v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764775v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770860v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578027v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578028v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578030v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767316v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770621v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582431v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764844v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577225v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765390v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769481v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577517v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765194v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838810v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766687v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839637v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184884v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binelli Baptiste" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721965v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661636v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667897v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661646v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922718v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211563v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Jaberi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423740v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737415v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869892v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908151v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869896v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862853v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788888v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454597v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305338v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454628v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391834v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742435v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740653v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Demmano" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745528v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144713v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828766v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sirvente" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831251v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Wilde" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827419v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834093v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dumont" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831420v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renac" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829189v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breau" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobolewski" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840309v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841685v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841934v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684035v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830163v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825355v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836361v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841313v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guern" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684054v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_8" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818691v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842660v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801389v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupuis" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583745v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>