--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -3461,51 +3461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BECA00B7"/>
+    <w:nsid w:val="885657A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>