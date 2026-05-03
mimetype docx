--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -833,466 +833,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post treatment on the local structure of hierarchical Beta prepared by desilication and the catalytic performance in Friedel–Crafts alkylation</w:t>
+                <w:t xml:space="preserve">Effect of the doping agent nature on the characteristic and catalytic properties of aerogel zirconia catalysts doped with sulfate groups or heteropolytungstic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Chakhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kadri Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.35 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.12.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869556v1</w:t>
+                <w:t xml:space="preserve">hal-01869552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the doping agent nature on the characteristic and catalytic properties of aerogel zirconia catalysts doped with sulfate groups or heteropolytungstic acid</w:t>
+                <w:t xml:space="preserve">Effect of post treatment on the local structure of hierarchical Beta prepared by desilication and the catalytic performance in Friedel–Crafts alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chakhari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206, pp.42 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869552v1</w:t>
+                <w:t xml:space="preserve">hal-01869556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchization of Mordenite as NiW Sulfide Catalysts Support: Towards Efficient Hydrodesulfurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunyue Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (23), pp.3936 - 3944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201500686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural, structural and catalytic properties of zirconia doped by heteropolytungstic acid: a comparative study between aerogel and xerogel catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chakhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kadri Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,249 +1322,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (2), pp.378 - 385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-013-3230-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer coating by plasma polymerization of TMDSO deposited on carbon steel: Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 259, pp.504 - 516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of catalytic performance in the benzylation of benzene with benzyl alcohol over hierarchical mordenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunyue Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changmin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,1495 +1573,1495 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 306, pp.100 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization of n-Hexane over Silica-Supported Heteropolyoxometallates Promoted by Pt-Ce Oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and HDS activities of mixed Fe–Mo sulphides supported on alumina and carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Aouissi</w:t>
+                <w:t xml:space="preserve">Robert Hubaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Altafulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hubaut</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (12), pp.1041 - 1046. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (5-6), pp.743 - 749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1872-2067(08)60006-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869610v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and HDS activities of mixed Fe–Mo sulphides supported on alumina and carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Isomerization of n-Hexane over Silica-Supported Heteropolyoxometallates Promoted by Pt-Ce Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Gherib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (12), pp.1041 - 1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1872-2067(08)60006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01869609v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Mixtures of Me (Ni, Pd) Ce Oxides and Silica-Supported Heteropolyacids: Role and Optimal Concentration of Each Active Species in n-Hexane Isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0023158406010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for the isomerization of light n-alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical mixtures of PdCeO and HPA/SiO2: structure and reactivity for n-hexane isomerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 172 (1-4), pp.85 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2004.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of adsorption of oxygen on β-Al 2 O 3 + Au and β-Al 2 O 3 + Pt: Work function measurements - Proposition of a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03214982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface characterization of bulk Fe–Mo mixed sulphide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hubaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Luís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp.134 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1566-7367(03)00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and reactivity of silica-supported 12-tungstophosphoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 250 (2), pp.221 - 229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00239-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of adsorption of oxygen on -Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Au and - Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Pt: Work function measurements ; proposition of a model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lalauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00431871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-supported heteropoly acids promoted by Pt/Al2 O3 for the isomerization of n-hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 79 (1/4), pp.133 - 135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1015336132366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomerization of n-Hexane over Silica-Supported Heteropoly Acids Promoted by the Reduced Ce–Ni Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxing Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxing Kuang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 248 (1), pp.123 - 129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2001.8169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3059,341 +3071,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroleum feedstocks hydrotreating: why the binary sulphides work better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Symposium International Environnement, Catalyse et Génie des Procèdés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fés, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des catalyseurs oxydes mixtes reduits Ni-M-O (M=Ce, Cr et Al) par spectroscopie de photoélectrons induits par rayons X (XPS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellak Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Symposium International Environnement, Catalyse et Génie des Procèdés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RELATED INFLUENCES OF PRECURSORS SALTS AND SUPPORTS ON IRON-MOLYBDENUM SULFIDES CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Altafulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hubaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Advances in Rational Design of Catalysts and Sorbents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00074695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3461,51 +3473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="885657A5"/>
+    <w:nsid w:val="44CDE87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,51 +3704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-rives-univlille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-3876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ksila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadri Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-021-05580-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Li Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Pan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.05.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta04337k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyong Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.12.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chakhari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.07.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5M865V6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Leng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHGZZWS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3230-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Hou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX2PML7D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gherib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aouissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hubaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(08)60006-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Altafulla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Scott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.09.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ9QR0L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Ouled Ben Tayeb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Kuang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hubaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.02.032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKFRD2FS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lu&#237;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-7367(03)00005-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q60BG4M0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00239-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D49BZN80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015336132366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFE7CA808FCC37B19407C36E4F836CF14C30B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.8169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKSMFRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellak Kherbeche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-rives-univlille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-3876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ksila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadri Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-021-05580-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Li Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Pan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.05.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta04337k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyong Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chakhari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.07.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5M865V6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.12.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX9804DJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Leng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHGZZWS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3230-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Hou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX2PML7D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hubaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Altafulla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Scott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ9QR0L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gherib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aouissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(08)60006-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Ouled Ben Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Kuang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hubaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.02.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKFRD2FS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lu&#237;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-7367(03)00005-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q60BG4M0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00239-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D49BZN80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015336132366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFE7CA808FCC37B19407C36E4F836CF14C30B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.8169" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKSMFRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellak Kherbeche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>