--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -833,332 +833,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the doping agent nature on the characteristic and catalytic properties of aerogel zirconia catalysts doped with sulfate groups or heteropolytungstic acid</w:t>
+                <w:t xml:space="preserve">Effect of post treatment on the local structure of hierarchical Beta prepared by desilication and the catalytic performance in Friedel–Crafts alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chakhari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206, pp.42 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869552v1</w:t>
+                <w:t xml:space="preserve">hal-01869556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post treatment on the local structure of hierarchical Beta prepared by desilication and the catalytic performance in Friedel–Crafts alkylation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the doping agent nature on the characteristic and catalytic properties of aerogel zirconia catalysts doped with sulfate groups or heteropolytungstic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Morin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Chakhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kadri Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 206, pp.42 - 51. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.35 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869556v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchization of Mordenite as NiW Sulfide Catalysts Support: Towards Efficient Hydrodesulfurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural, structural and catalytic properties of zirconia doped by heteropolytungstic acid: a comparative study between aerogel and xerogel catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chakhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kadri Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of catalytic performance in the benzylation of benzene with benzyl alcohol over hierarchical mordenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunyue Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changmin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,316 +1634,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and HDS activities of mixed Fe–Mo sulphides supported on alumina and carbon</w:t>
+                <w:t xml:space="preserve">Isomerization of n-Hexane over Silica-Supported Heteropolyoxometallates Promoted by Pt-Ce Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Gherib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aouissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (12), pp.1041 - 1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1872-2067(08)60006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869609v1</w:t>
+                <w:t xml:space="preserve">hal-01869610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization of n-Hexane over Silica-Supported Heteropolyoxometallates Promoted by Pt-Ce Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and HDS activities of mixed Fe–Mo sulphides supported on alumina and carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hubaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Gherib</w:t>
+                <w:t xml:space="preserve">Jonathan Altafulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Aouissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Hubaut</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (5-6), pp.743 - 749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2006.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1872-2067(08)60006-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869610v1</w:t>
+                <w:t xml:space="preserve">hal-01869609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Mixtures of Me (Ni, Pd) Ce Oxides and Silica-Supported Heteropolyacids: Role and Optimal Concentration of Each Active Species in n-Hexane Isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,51 +1951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,90 +2029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for the isomerization of light n-alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2163,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2395,90 +2395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface characterization of bulk Fe–Mo mixed sulphide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Luís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp.134 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,64 +2550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 250 (2), pp.221 - 229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,64 +2808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxing Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 79 (1/4), pp.133 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,64 +2950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Ouled Ben Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 248 (1), pp.123 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,51 +3085,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroleum feedstocks hydrotreating: why the binary sulphides work better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellak Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Symposium International Environnement, Catalyse et Génie des Procèdés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3288,77 +3288,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RELATED INFLUENCES OF PRECURSORS SALTS AND SUPPORTS ON IRON-MOLYBDENUM SULFIDES CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Altafulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Advances in Rational Design of Catalysts and Sorbents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3473,51 +3473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44CDE87B"/>
+    <w:nsid w:val="0D7743DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3704,51 +3704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-rives-univlille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-3876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ksila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadri Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-021-05580-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Li Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Pan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.05.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta04337k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyong Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chakhari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.07.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5M865V6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.12.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX9804DJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Leng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHGZZWS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3230-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Hou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX2PML7D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hubaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Altafulla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Scott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ9QR0L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gherib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aouissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(08)60006-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Ouled Ben Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Kuang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hubaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.02.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKFRD2FS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lu&#237;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-7367(03)00005-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q60BG4M0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00239-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D49BZN80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015336132366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFE7CA808FCC37B19407C36E4F836CF14C30B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.8169" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKSMFRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellak Kherbeche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-rives-univlille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-3876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ksila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadri Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ghorbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-021-05580-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Li Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Pan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.05.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Ye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta04337k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyong Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.12.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX9804DJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chakhari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.07.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5M865V6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Leng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHGZZWS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3230-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.10.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Hou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX2PML7D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gherib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aouissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hubaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(08)60006-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Altafulla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Scott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.09.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ9QR0L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Ouled Ben Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxing Kuang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hubaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.02.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKFRD2FS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lu&#237;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-7367(03)00005-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q60BG4M0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00239-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D49BZN80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015336132366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFE7CA808FCC37B19407C36E4F836CF14C30B58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.8169" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKSMFRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellak Kherbeche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>