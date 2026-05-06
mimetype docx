--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Romestaing </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications Alain Romestaing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066998026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19859121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066538162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants. Entre sciences et littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDiffusion, 480 p., 2025, 978 2 3634 5165 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de Jean Giono : cinquantenaire de la mort de Jean Giono (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 312 p., 2022, Les cahiers de la NRF, 978-2-07-297940-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig, Alain Romestaing, Alain Schaffner (dir.). , 2016, 978-2-87854-690-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2016, 978-2-87854-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. Les Âmes fortes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 232 p., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, coll. "Ecritures", Jacques Poirier, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.232, 2011, 978-2-87854-562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Corps et cosmétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Manuscrit, pp.125, 2009, 978-2-304-02824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le Corps à l'oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 448 p., 2009, Littérature de Notre Siècle, 978-2-7453-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition présentée, annotée et commentée de Madame Bovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 512 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage pas sages de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-197, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt furieuse, de Sylvain Pattieu, et Enfance d’un chaman, d’Anne Sibran : aller &amp;quot;où le conte a les os frais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Calas; Pascale Auray-Jonchière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, p. 233-253., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité de l'univers gionien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Amiot, Bénédicte Meillon et Davide Vago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, enjeux écopoétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUCatt, p. 63-80., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sans fin la fin du monde. La question de la nature ramuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noël Cordonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMUZ ET LA NATURE. PERCEPTIONS ET INTERDÉPENDANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/document8925.php, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du carnisme dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Buekens; Julien Defraye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité. Stratégies de représentation dans les littératures d’expression française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-313., 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12865-6.p.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux, les liens et la fuite dans Les Furtifs d'Alain Damasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Barontini, Sara Buekens, Pierre Schoentjes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 251-263, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer « le roi des batraciens » de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Castiglione et Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Herne. Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sœur du petit Hans, de Claude Louis-Combet : Cheval de batailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Bonord; France Marchal-Ninosque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques secrets de Claude Louis-Combet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1014, , p. 83-94, 2020, coll. "Annales littéraires de Franche-Comté", 978-2-84867-779-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs et discours à la Douloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Berthomieu et Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Une poétique de la figuration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 395-410., 2020, 978-2-406-10056-0. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10056-0.p.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’histoire naturelle aux histoires naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-12., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels gioniens de mise à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Sibona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-92., 2017, 978-2-8066-3620-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 838-841., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 801-803., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 616-618., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 886-887., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panturle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 640-641., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 540-541., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamèche (la)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 558., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 941-944., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 30., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 849-851., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694-695., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 939-941., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette histoire dont je ne connais pas le secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. « Les Âmes fortes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-21., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 183-185., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 854-856., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-57., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 851-852., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-241., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 236., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 74., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de Protée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bourgain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages de Pan chez Jean Giono. Éléments et espace dans Colline, Un de Baumugnes et Regain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-11, 2016, 978-2-36441-158-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de l’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-15., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeurer en l’indécidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 125-137., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 949-951., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 829-830., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 637-640, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur du grand Tout, ou l’ombre de Pan/Dionysos chez Henri Bosco et Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo et Brigitte Denker-Bercoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Du Tout". Tout, totalité, totalisation dans la littérature. Mélanges offerts au professeur Jacques Poirier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-176, 2015, 1630-0858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros rêves de fêtes : éloge des appétits dans Les Grosses rêveuses et Foraine de Paul Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing et Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-114., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souffrances animales chez Jean Giono : compassion, compétition, cruauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Desblache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances animales et traditions humaines : rompre le silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-186, 2014, 978-2-36441-114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel : du Guignol lyonnais à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-9., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-178, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on s’intéresser aux romans rustiques et animaliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Léda de Claude Louis-Combet : usages mythobiographiques de l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Boblet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chances du roman, charmes du mythe. Versions et subversions du mythe dans la fiction francophone depuis 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 27-36, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono : Camargue, ou l'autoportrait de l'écrivain en serpentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desblache, Lucile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrides et monstres : transgressions et promesses des cultures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.33-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre plis et coutures : tissages du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 211-226., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 9-11., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars d'une &amp;quot;cerf-consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Poirier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animal littéraire. Des animaux et des mots.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.77-96, 2010, Ecritures, 978-2-915611-63-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Julien Green/Jean Giono : deux dynamiques de la sensualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Auroy; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Green et alii, Rencontres, parentés, influences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, p. 309-324., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-13., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages gioniens des cosmétiques, ou les ambivalences du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 15-33, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dés-organisations cholériques des discours dans Le Hussard sur le toit de Jean Giono »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Marchal; Anne Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours des organes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://hal.archives-ouvertes.fr/hal-00454036, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impatiences de l’écriture chez Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit; Michel Braud; Jean-Pierre Moussaron; Isabelle Poulin; Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures du ressassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Presses Universitaires de Bordeaux, p. 211-228, 2002, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres du secret, secret des Lettres, dans le Théâtre de Sabbath de Philip Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Bordeaux, p. 197-217, 2001, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choléra dans « Le Hussard sur le toit » : le corps entre traités médicaux et traitement poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Presses Universitaires de Bordeaux, p. 377-389., 2000, Eidôlon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono, ou l’instant, le néant et la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface et intériorité, ou le corps chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et médecine dans l’œuvre de Louis-Ferdinand Céline, ou la vérité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Reboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses Universitaires de Bordeaux, p. 191-216., 1997, Littérature et médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet chez Francis Ponge : du « parti pris des choses » à l’« objeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Navarri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures de l'objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses Universitaires de Bordeaux, p. 125-145., 1997, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS 8, http://journals.openedition.org/viatica/5220. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ju9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie gionienne de la nature. Une écopoétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 Automne 2025, p. 27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction », dans Yvan Daniel et Alain Romestaing (dir.), « La littérature de voyage au prisme de l’écopoétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cheminer comme un autre. Approche multispécifique du chemin, d’après la philosophie du pistage de Baptiste Morizot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chemins de France, 5, p. 181-201. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire voir le monde différemment : sur l’engagement environnemental de la littérature de langue française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/revue/document14062.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction & action. Entretien avec Jean-Baptiste Del Amo (Règne animal et L214, une voix pour les animaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, https://www.fabula.org/lht/27/delamo.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’animalisme : l’écopoétique comme étude d’une réconciliation entre la Cité et la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10 / 2021, https://journals.openedition.org/elfe/3830. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono écopoète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, p. 192-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme du vivant dans la ville gionienne. Essai d’approche écopoétique de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Jean Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Noé, Un livre monstre, la modernité même., 10, p. 55-68. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06813-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono, plume à bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face à l’effacement : écrire la mort des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zoopoétique des animaux en littérature moderne de langue française : XXe-XXIe siècles., n° 328, p. 153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une conscience animale de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette magie sympathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, p. 229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre alimentaire et rentabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Money/L’argent, Vol. 19. 4, p. 485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre des écrivains : &amp;quot;C’est fait d’hommes et de bêtes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Animaux dans la Grande Guerre., 98, p. 85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux. Entretien avec l’écrivain Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ruralité : quel héritage ?, 6, p. 54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor d’une conscience littéraire de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écopoétiques, 11, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx11.01/997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bestialité chez Julien Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes greeniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les rêves du corps,, n° 6, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, ou l'éloge du lien domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Le temps qu'il fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanesques animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces, la traque et le texte dans Le Guetteur d'ombre, de Pierre Moinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, de Jean Giono : survivances d'un savoir panique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XIII (Automne 2013), http://www.epistemocritique.org/spip.php?article333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtes, bestialité et &amp;quot;Bestiasse&amp;quot; : traversées d'espèces chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 - n°2, p. 357-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis et fluence dans Voyage au centre de la ville de Claude Louis-Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales littéraires de l'Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Claude Louis-Combet : Fluences et influences, 905, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of Pan/Dionysus: Ambivalent Animality in the Works of Jean Giono and Henri Bosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16.4 (Humain-Animal/Human-Animal), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abécédaire du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, p. 65-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bête du Vaccarès de Joseph d'Arbaud: l'impossible face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adversaire d'Emmanuel Carrère : transgression des limites, limites de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 5, pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, ou dépasser Pan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.245-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouet, fauves et peluches : figures de la lutte contre l'animal dans Solal et Belle du Seigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Albert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas copains comme cochons : conquêtes porcines du premier rôle narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Premier rôle aux animaux autres qu’humains : agentivité, expérience, point de vue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Romain Bionda (Université de Lausanne), Nov 2024, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Giono et la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sur les traces de Jean Giono »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Davide Vago, Feb 2024, Università Cattolica del Sacro Cuore, Brescia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que fait la littérature face à la mort animale ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : « Que peut la littérature pour les vivants ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsables scientifiques : Colette Camelin (Université de Poitiers), Bénédicte Meillon (Université de Perpignan Via Domitia), Alain Romestaing (CELIS - Université Clermont Auvergne), Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que devient la nature dans la littérature contemporaine française. Résistances littéraires aux réductions du sauvage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vers une géographie littéraire : litarnature (2022) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Michel Collot, May 2022, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes fortes ou le corps comme décor ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://fr.calameo.com/read/0040968966556a64fede3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l'écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 8, 2025, Viatica, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jua⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l’écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS n° 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cavallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétiques. Fixxions n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux d’écritures : le lien et l’abîme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série., 2014, Revue Romanesques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Romestaing </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications Alain Romestaing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066998026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19859121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066538162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants. Entre sciences et littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDiffusion, 480 p., 2025, 978 2 3634 5165 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de Jean Giono : cinquantenaire de la mort de Jean Giono (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 312 p., 2022, Les cahiers de la NRF, 978-2-07-297940-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig, Alain Romestaing, Alain Schaffner (dir.). , 2016, 978-2-87854-690-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2016, 978-2-87854-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. Les Âmes fortes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 232 p., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, coll. "Ecritures", Jacques Poirier, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.232, 2011, 978-2-87854-562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Corps et cosmétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Manuscrit, pp.125, 2009, 978-2-304-02824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le Corps à l'oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 448 p., 2009, Littérature de Notre Siècle, 978-2-7453-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition présentée, annotée et commentée de Madame Bovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 512 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage pas sages de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-197, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt furieuse, de Sylvain Pattieu, et Enfance d’un chaman, d’Anne Sibran : aller &amp;quot;où le conte a les os frais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Calas; Pascale Auray-Jonchière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, p. 233-253., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité de l'univers gionien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Amiot, Bénédicte Meillon et Davide Vago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, enjeux écopoétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUCatt, p. 63-80., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sans fin la fin du monde. La question de la nature ramuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noël Cordonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMUZ ET LA NATURE. PERCEPTIONS ET INTERDÉPENDANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/document8925.php, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du carnisme dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Buekens; Julien Defraye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité. Stratégies de représentation dans les littératures d’expression française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-313., 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12865-6.p.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux, les liens et la fuite dans Les Furtifs d'Alain Damasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Barontini, Sara Buekens, Pierre Schoentjes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 251-263, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer « le roi des batraciens » de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Castiglione et Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Herne. Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sœur du petit Hans, de Claude Louis-Combet : Cheval de batailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Bonord; France Marchal-Ninosque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques secrets de Claude Louis-Combet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1014, , p. 83-94, 2020, coll. "Annales littéraires de Franche-Comté", 978-2-84867-779-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs et discours à la Douloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Berthomieu et Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Une poétique de la figuration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 395-410., 2020, 978-2-406-10056-0. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10056-0.p.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’histoire naturelle aux histoires naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-12., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels gioniens de mise à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Sibona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-92., 2017, 978-2-8066-3620-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 801-803., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panturle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 616-618., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 886-887., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 838-841., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 640-641., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 540-541., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamèche (la)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 558., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 941-944., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 30., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 849-851., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694-695., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 939-941., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette histoire dont je ne connais pas le secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. « Les Âmes fortes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-21., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 183-185., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 854-856., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 74., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de l’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-15., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de Protée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bourgain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages de Pan chez Jean Giono. Éléments et espace dans Colline, Un de Baumugnes et Regain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-11, 2016, 978-2-36441-158-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 236., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-57., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-241., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 851-852., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeurer en l’indécidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 125-137., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 949-951., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 829-830., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 637-640, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur du grand Tout, ou l’ombre de Pan/Dionysos chez Henri Bosco et Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo et Brigitte Denker-Bercoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Du Tout". Tout, totalité, totalisation dans la littérature. Mélanges offerts au professeur Jacques Poirier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-176, 2015, 1630-0858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros rêves de fêtes : éloge des appétits dans Les Grosses rêveuses et Foraine de Paul Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing et Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-114., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souffrances animales chez Jean Giono : compassion, compétition, cruauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Desblache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances animales et traditions humaines : rompre le silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-186, 2014, 978-2-36441-114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel : du Guignol lyonnais à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-9., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-178, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on s’intéresser aux romans rustiques et animaliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Léda de Claude Louis-Combet : usages mythobiographiques de l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Boblet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chances du roman, charmes du mythe. Versions et subversions du mythe dans la fiction francophone depuis 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 27-36, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono : Camargue, ou l'autoportrait de l'écrivain en serpentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desblache, Lucile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrides et monstres : transgressions et promesses des cultures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.33-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre plis et coutures : tissages du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 211-226., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 9-11., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars d'une &amp;quot;cerf-consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Poirier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animal littéraire. Des animaux et des mots.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.77-96, 2010, Ecritures, 978-2-915611-63-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Julien Green/Jean Giono : deux dynamiques de la sensualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Auroy; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Green et alii, Rencontres, parentés, influences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, p. 309-324., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-13., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages gioniens des cosmétiques, ou les ambivalences du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 15-33, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dés-organisations cholériques des discours dans Le Hussard sur le toit de Jean Giono »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Marchal; Anne Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours des organes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://hal.archives-ouvertes.fr/hal-00454036, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impatiences de l’écriture chez Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit; Michel Braud; Jean-Pierre Moussaron; Isabelle Poulin; Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures du ressassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Presses Universitaires de Bordeaux, p. 211-228, 2002, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres du secret, secret des Lettres, dans le Théâtre de Sabbath de Philip Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Bordeaux, p. 197-217, 2001, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choléra dans « Le Hussard sur le toit » : le corps entre traités médicaux et traitement poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Presses Universitaires de Bordeaux, p. 377-389., 2000, Eidôlon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono, ou l’instant, le néant et la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface et intériorité, ou le corps chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et médecine dans l’œuvre de Louis-Ferdinand Céline, ou la vérité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Reboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses Universitaires de Bordeaux, p. 191-216., 1997, Littérature et médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet chez Francis Ponge : du « parti pris des choses » à l’« objeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Navarri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures de l'objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses Universitaires de Bordeaux, p. 125-145., 1997, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS 8, http://journals.openedition.org/viatica/5220. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ju9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie gionienne de la nature. Une écopoétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 Automne 2025, p. 27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction », dans Yvan Daniel et Alain Romestaing (dir.), « La littérature de voyage au prisme de l’écopoétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cheminer comme un autre. Approche multispécifique du chemin, d’après la philosophie du pistage de Baptiste Morizot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chemins de France, 5, p. 181-201. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire voir le monde différemment : sur l’engagement environnemental de la littérature de langue française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/revue/document14062.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction & action. Entretien avec Jean-Baptiste Del Amo (Règne animal et L214, une voix pour les animaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, https://www.fabula.org/lht/27/delamo.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’animalisme : l’écopoétique comme étude d’une réconciliation entre la Cité et la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10 / 2021, https://journals.openedition.org/elfe/3830. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono écopoète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, p. 192-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme du vivant dans la ville gionienne. Essai d’approche écopoétique de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Jean Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Noé, Un livre monstre, la modernité même., 10, p. 55-68. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06813-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono, plume à bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face à l’effacement : écrire la mort des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zoopoétique des animaux en littérature moderne de langue française : XXe-XXIe siècles., n° 328, p. 153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une conscience animale de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette magie sympathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, p. 229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre alimentaire et rentabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Money/L’argent, Vol. 19. 4, p. 485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre des écrivains : &amp;quot;C’est fait d’hommes et de bêtes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Animaux dans la Grande Guerre., 98, p. 85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux. Entretien avec l’écrivain Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ruralité : quel héritage ?, 6, p. 54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor d’une conscience littéraire de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écopoétiques, 11, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx11.01/997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bestialité chez Julien Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes greeniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les rêves du corps,, n° 6, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, ou l'éloge du lien domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Le temps qu'il fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanesques animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces, la traque et le texte dans Le Guetteur d'ombre, de Pierre Moinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, de Jean Giono : survivances d'un savoir panique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XIII (Automne 2013), http://www.epistemocritique.org/spip.php?article333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtes, bestialité et &amp;quot;Bestiasse&amp;quot; : traversées d'espèces chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 - n°2, p. 357-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis et fluence dans Voyage au centre de la ville de Claude Louis-Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales littéraires de l'Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Claude Louis-Combet : Fluences et influences, 905, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of Pan/Dionysus: Ambivalent Animality in the Works of Jean Giono and Henri Bosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16.4 (Humain-Animal/Human-Animal), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abécédaire du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, p. 65-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bête du Vaccarès de Joseph d'Arbaud: l'impossible face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, ou dépasser Pan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.245-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adversaire d'Emmanuel Carrère : transgression des limites, limites de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 5, pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouet, fauves et peluches : figures de la lutte contre l'animal dans Solal et Belle du Seigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Albert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas copains comme cochons : conquêtes porcines du premier rôle narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Premier rôle aux animaux autres qu’humains : agentivité, expérience, point de vue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Romain Bionda (Université de Lausanne), Nov 2024, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Giono et la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sur les traces de Jean Giono »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Davide Vago, Feb 2024, Università Cattolica del Sacro Cuore, Brescia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que fait la littérature face à la mort animale ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : « Que peut la littérature pour les vivants ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsables scientifiques : Colette Camelin (Université de Poitiers), Bénédicte Meillon (Université de Perpignan Via Domitia), Alain Romestaing (CELIS - Université Clermont Auvergne), Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que devient la nature dans la littérature contemporaine française. Résistances littéraires aux réductions du sauvage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vers une géographie littéraire : litarnature (2022) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Michel Collot, May 2022, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes fortes ou le corps comme décor ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://fr.calameo.com/read/0040968966556a64fede3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l'écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 8, 2025, Viatica, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jua⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l’écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS n° 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cavallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétiques. Fixxions n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux d’écritures : le lien et l’abîme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série., 2014, Revue Romanesques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CD81543"/>
+    <w:nsid w:val="6C2D2C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-romestaing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066998026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19859121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066538162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Camelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire8918.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/animal-et-animalite-strategies-de-representation-dans-les-litteratures-d-expression-francaise-representations-du-carnisme-dans-la-litterature-francaise-contemporaine.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12865-6.p.0297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/4488819/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration-douleurs-et-discours-a-la-douloire.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2507&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/470-paysages-de-pan-chez-jean-giono-9782364411586.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/484--du-tout-tout-totalite-totalisation-dans-la-litterture-9782364411173.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/droit/423-souffrances-animales-et-traditions-humaines-9782364411142.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=12852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ju9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3830" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06813-6.p.0055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cavallin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-romestaing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066998026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19859121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066538162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Camelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire8918.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/animal-et-animalite-strategies-de-representation-dans-les-litteratures-d-expression-francaise-representations-du-carnisme-dans-la-litterature-francaise-contemporaine.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12865-6.p.0297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/4488819/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration-douleurs-et-discours-a-la-douloire.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2507&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/470-paysages-de-pan-chez-jean-giono-9782364411586.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/484--du-tout-tout-totalite-totalisation-dans-la-litterture-9782364411173.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/droit/423-souffrances-animales-et-traditions-humaines-9782364411142.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=12852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ju9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3830" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06813-6.p.0055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cavallin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>