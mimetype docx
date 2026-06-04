--- v1 (2026-05-06)
+++ v2 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Romestaing </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications Alain Romestaing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066998026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19859121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066538162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants. Entre sciences et littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDiffusion, 480 p., 2025, 978 2 3634 5165 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de Jean Giono : cinquantenaire de la mort de Jean Giono (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 312 p., 2022, Les cahiers de la NRF, 978-2-07-297940-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig, Alain Romestaing, Alain Schaffner (dir.). , 2016, 978-2-87854-690-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2016, 978-2-87854-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. Les Âmes fortes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 232 p., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, coll. "Ecritures", Jacques Poirier, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.232, 2011, 978-2-87854-562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Corps et cosmétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Manuscrit, pp.125, 2009, 978-2-304-02824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le Corps à l'oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 448 p., 2009, Littérature de Notre Siècle, 978-2-7453-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition présentée, annotée et commentée de Madame Bovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 512 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage pas sages de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-197, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt furieuse, de Sylvain Pattieu, et Enfance d’un chaman, d’Anne Sibran : aller &amp;quot;où le conte a les os frais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Calas; Pascale Auray-Jonchière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, p. 233-253., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité de l'univers gionien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Amiot, Bénédicte Meillon et Davide Vago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, enjeux écopoétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUCatt, p. 63-80., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sans fin la fin du monde. La question de la nature ramuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noël Cordonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMUZ ET LA NATURE. PERCEPTIONS ET INTERDÉPENDANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/document8925.php, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du carnisme dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Buekens; Julien Defraye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité. Stratégies de représentation dans les littératures d’expression française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-313., 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12865-6.p.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux, les liens et la fuite dans Les Furtifs d'Alain Damasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Barontini, Sara Buekens, Pierre Schoentjes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 251-263, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer « le roi des batraciens » de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Castiglione et Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Herne. Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sœur du petit Hans, de Claude Louis-Combet : Cheval de batailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Bonord; France Marchal-Ninosque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques secrets de Claude Louis-Combet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1014, , p. 83-94, 2020, coll. "Annales littéraires de Franche-Comté", 978-2-84867-779-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs et discours à la Douloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Berthomieu et Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Une poétique de la figuration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 395-410., 2020, 978-2-406-10056-0. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10056-0.p.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’histoire naturelle aux histoires naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-12., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels gioniens de mise à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Sibona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-92., 2017, 978-2-8066-3620-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 801-803., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panturle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 616-618., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 886-887., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 838-841., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 640-641., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 540-541., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamèche (la)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 558., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 941-944., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 30., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 849-851., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694-695., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 939-941., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette histoire dont je ne connais pas le secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. « Les Âmes fortes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-21., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 183-185., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 854-856., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 74., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de l’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-15., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de Protée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bourgain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages de Pan chez Jean Giono. Éléments et espace dans Colline, Un de Baumugnes et Regain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-11, 2016, 978-2-36441-158-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 236., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-57., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-241., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 851-852., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeurer en l’indécidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 125-137., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 949-951., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 829-830., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 637-640, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur du grand Tout, ou l’ombre de Pan/Dionysos chez Henri Bosco et Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo et Brigitte Denker-Bercoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Du Tout". Tout, totalité, totalisation dans la littérature. Mélanges offerts au professeur Jacques Poirier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-176, 2015, 1630-0858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros rêves de fêtes : éloge des appétits dans Les Grosses rêveuses et Foraine de Paul Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing et Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-114., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souffrances animales chez Jean Giono : compassion, compétition, cruauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Desblache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances animales et traditions humaines : rompre le silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-186, 2014, 978-2-36441-114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel : du Guignol lyonnais à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-9., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-178, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on s’intéresser aux romans rustiques et animaliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Léda de Claude Louis-Combet : usages mythobiographiques de l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Boblet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chances du roman, charmes du mythe. Versions et subversions du mythe dans la fiction francophone depuis 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 27-36, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono : Camargue, ou l'autoportrait de l'écrivain en serpentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desblache, Lucile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrides et monstres : transgressions et promesses des cultures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.33-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre plis et coutures : tissages du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 211-226., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 9-11., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars d'une &amp;quot;cerf-consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Poirier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animal littéraire. Des animaux et des mots.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.77-96, 2010, Ecritures, 978-2-915611-63-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Julien Green/Jean Giono : deux dynamiques de la sensualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Auroy; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Green et alii, Rencontres, parentés, influences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, p. 309-324., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-13., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages gioniens des cosmétiques, ou les ambivalences du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 15-33, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dés-organisations cholériques des discours dans Le Hussard sur le toit de Jean Giono »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Marchal; Anne Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours des organes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://hal.archives-ouvertes.fr/hal-00454036, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impatiences de l’écriture chez Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit; Michel Braud; Jean-Pierre Moussaron; Isabelle Poulin; Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures du ressassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Presses Universitaires de Bordeaux, p. 211-228, 2002, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres du secret, secret des Lettres, dans le Théâtre de Sabbath de Philip Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Bordeaux, p. 197-217, 2001, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choléra dans « Le Hussard sur le toit » : le corps entre traités médicaux et traitement poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Presses Universitaires de Bordeaux, p. 377-389., 2000, Eidôlon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono, ou l’instant, le néant et la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface et intériorité, ou le corps chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et médecine dans l’œuvre de Louis-Ferdinand Céline, ou la vérité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Reboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses Universitaires de Bordeaux, p. 191-216., 1997, Littérature et médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet chez Francis Ponge : du « parti pris des choses » à l’« objeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Navarri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures de l'objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses Universitaires de Bordeaux, p. 125-145., 1997, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS 8, http://journals.openedition.org/viatica/5220. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ju9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie gionienne de la nature. Une écopoétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 Automne 2025, p. 27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction », dans Yvan Daniel et Alain Romestaing (dir.), « La littérature de voyage au prisme de l’écopoétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cheminer comme un autre. Approche multispécifique du chemin, d’après la philosophie du pistage de Baptiste Morizot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chemins de France, 5, p. 181-201. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire voir le monde différemment : sur l’engagement environnemental de la littérature de langue française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/revue/document14062.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction & action. Entretien avec Jean-Baptiste Del Amo (Règne animal et L214, une voix pour les animaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, https://www.fabula.org/lht/27/delamo.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’animalisme : l’écopoétique comme étude d’une réconciliation entre la Cité et la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10 / 2021, https://journals.openedition.org/elfe/3830. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono écopoète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, p. 192-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme du vivant dans la ville gionienne. Essai d’approche écopoétique de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Jean Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Noé, Un livre monstre, la modernité même., 10, p. 55-68. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06813-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono, plume à bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face à l’effacement : écrire la mort des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zoopoétique des animaux en littérature moderne de langue française : XXe-XXIe siècles., n° 328, p. 153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une conscience animale de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette magie sympathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, p. 229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre alimentaire et rentabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Money/L’argent, Vol. 19. 4, p. 485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre des écrivains : &amp;quot;C’est fait d’hommes et de bêtes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Animaux dans la Grande Guerre., 98, p. 85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux. Entretien avec l’écrivain Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ruralité : quel héritage ?, 6, p. 54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor d’une conscience littéraire de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écopoétiques, 11, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx11.01/997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bestialité chez Julien Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes greeniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les rêves du corps,, n° 6, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, ou l'éloge du lien domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Le temps qu'il fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanesques animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces, la traque et le texte dans Le Guetteur d'ombre, de Pierre Moinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, de Jean Giono : survivances d'un savoir panique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XIII (Automne 2013), http://www.epistemocritique.org/spip.php?article333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtes, bestialité et &amp;quot;Bestiasse&amp;quot; : traversées d'espèces chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 - n°2, p. 357-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis et fluence dans Voyage au centre de la ville de Claude Louis-Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales littéraires de l'Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Claude Louis-Combet : Fluences et influences, 905, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of Pan/Dionysus: Ambivalent Animality in the Works of Jean Giono and Henri Bosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16.4 (Humain-Animal/Human-Animal), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abécédaire du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, p. 65-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bête du Vaccarès de Joseph d'Arbaud: l'impossible face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, ou dépasser Pan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.245-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adversaire d'Emmanuel Carrère : transgression des limites, limites de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 5, pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouet, fauves et peluches : figures de la lutte contre l'animal dans Solal et Belle du Seigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Albert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas copains comme cochons : conquêtes porcines du premier rôle narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Premier rôle aux animaux autres qu’humains : agentivité, expérience, point de vue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Romain Bionda (Université de Lausanne), Nov 2024, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Giono et la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sur les traces de Jean Giono »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Davide Vago, Feb 2024, Università Cattolica del Sacro Cuore, Brescia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que fait la littérature face à la mort animale ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : « Que peut la littérature pour les vivants ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsables scientifiques : Colette Camelin (Université de Poitiers), Bénédicte Meillon (Université de Perpignan Via Domitia), Alain Romestaing (CELIS - Université Clermont Auvergne), Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que devient la nature dans la littérature contemporaine française. Résistances littéraires aux réductions du sauvage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vers une géographie littéraire : litarnature (2022) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Michel Collot, May 2022, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes fortes ou le corps comme décor ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://fr.calameo.com/read/0040968966556a64fede3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l'écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 8, 2025, Viatica, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jua⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l’écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS n° 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cavallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétiques. Fixxions n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux d’écritures : le lien et l’abîme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série., 2014, Revue Romanesques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Romestaing </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications Alain Romestaing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066998026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19859121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066538162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants. Entre sciences et littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDiffusion, 480 p., 2025, 978 2 3634 5165 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de Jean Giono : cinquantenaire de la mort de Jean Giono (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 312 p., 2022, Les cahiers de la NRF, 978-2-07-297940-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig, Alain Romestaing, Alain Schaffner (dir.). , 2016, 978-2-87854-690-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2016, 978-2-87854-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. Les Âmes fortes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 232 p., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, coll. "Ecritures", Jacques Poirier, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.232, 2011, 978-2-87854-562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Corps et cosmétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Manuscrit, pp.125, 2009, 978-2-304-02824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le Corps à l'oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 448 p., 2009, Littérature de Notre Siècle, 978-2-7453-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition présentée, annotée et commentée de Madame Bovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, 512 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit peut-il vraiment préserver le vivant ? Les marées noires : un désastre silencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HD Diffusion, pp.315-325, 2025, Colloques de Cerisy, 9782363451651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage pas sages de Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giono. Paysages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-197, 2024, Textuelles, 979-10-320-0502-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt furieuse, de Sylvain Pattieu, et Enfance d’un chaman, d’Anne Sibran : aller &amp;quot;où le conte a les os frais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Calas; Pascale Auray-Jonchière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux récits sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, p. 233-253., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité de l'univers gionien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Amiot, Bénédicte Meillon et Davide Vago. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, enjeux écopoétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUCatt, p. 63-80., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sans fin la fin du monde. La question de la nature ramuzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noël Cordonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMUZ ET LA NATURE. PERCEPTIONS ET INTERDÉPENDANCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/document8925.php, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du carnisme dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Buekens; Julien Defraye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité. Stratégies de représentation dans les littératures d’expression française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-313., 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12865-6.p.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux, les liens et la fuite dans Les Furtifs d'Alain Damasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Barontini, Sara Buekens, Pierre Schoentjes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 251-263, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer « le roi des batraciens » de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Castiglione et Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Herne. Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sœur du petit Hans, de Claude Louis-Combet : Cheval de batailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Bonord; France Marchal-Ninosque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Colloques secrets de Claude Louis-Combet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1014, , p. 83-94, 2020, coll. "Annales littéraires de Franche-Comté", 978-2-84867-779-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs et discours à la Douloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Berthomieu et Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Une poétique de la figuration.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 395-410., 2020, 978-2-406-10056-0. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10056-0.p.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels gioniens de mise à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Sibona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-92., 2017, 978-2-8066-3620-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’histoire naturelle aux histoires naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires naturelles des animaux XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-12., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 640-641., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 540-541., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamèche (la)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 558., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 941-944., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 30., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694-695., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 849-851., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 939-941., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 838-841., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 616-618., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 801-803., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 886-887., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panturle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 694., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette histoire dont je ne connais pas le secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Giono. « Les Âmes fortes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-21., 2016, 978-2-7535-5172-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 183-185., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 854-856., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 74., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de l’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-15., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de Protée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Bourgain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages de Pan chez Jean Giono. Éléments et espace dans Colline, Un de Baumugnes et Regain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-11, 2016, 978-2-36441-158-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 236., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-57., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-241., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 851-852., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 829-830., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 637-640, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Laurichesse; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 949-951., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeurer en l’indécidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 125-137., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur du grand Tout, ou l’ombre de Pan/Dionysos chez Henri Bosco et Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Curatolo et Brigitte Denker-Bercoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Du Tout". Tout, totalité, totalisation dans la littérature. Mélanges offerts au professeur Jacques Poirier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-176, 2015, 1630-0858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fournel : du Guignol lyonnais à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-9., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 169-178, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souffrances animales chez Jean Giono : compassion, compétition, cruauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucile Desblache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrances animales et traditions humaines : rompre le silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-186, 2014, 978-2-36441-114-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros rêves de fêtes : éloge des appétits dans Les Grosses rêveuses et Foraine de Paul Fournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing et Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel, Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-114., 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on s’intéresser aux romans rustiques et animaliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes ruraux, mondes animaux. Le lien des hommes avec les bêtes dans les romans rustiques et animaliers de langue française (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 5-14, 2014, 978-2-36441-115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Léda de Claude Louis-Combet : usages mythobiographiques de l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Boblet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chances du roman, charmes du mythe. Versions et subversions du mythe dans la fiction francophone depuis 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 27-36, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono : Camargue, ou l'autoportrait de l'écrivain en serpentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desblache, Lucile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrides et monstres : transgressions et promesses des cultures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.33-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre plis et coutures : tissages du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 211-226., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono. Le corps et ses habillages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p. 9-11., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars d'une &amp;quot;cerf-consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Poirier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Animal littéraire. Des animaux et des mots.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.77-96, 2010, Ecritures, 978-2-915611-63-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Julien Green/Jean Giono : deux dynamiques de la sensualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Auroy; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Green et alii, Rencontres, parentés, influences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, p. 309-324., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Sacotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-13., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages gioniens des cosmétiques, ou les ambivalences du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Romestaing; Mireille Sacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Giono, corps et cosmétiques. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 15-33, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dés-organisations cholériques des discours dans Le Hussard sur le toit de Jean Giono »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Marchal; Anne Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours des organes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://hal.archives-ouvertes.fr/hal-00454036, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impatiences de l’écriture chez Francis Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit; Michel Braud; Jean-Pierre Moussaron; Isabelle Poulin; Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures du ressassement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Presses Universitaires de Bordeaux, p. 211-228, 2002, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres du secret, secret des Lettres, dans le Théâtre de Sabbath de Philip Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Presses universitaires de Bordeaux, p. 197-217, 2001, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choléra dans « Le Hussard sur le toit » : le corps entre traités médicaux et traitement poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Presses Universitaires de Bordeaux, p. 377-389., 2000, Eidôlon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giono, ou l’instant, le néant et la plénitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface et intériorité, ou le corps chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Cabanès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface et intériorité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, p. 55-92., 1998, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et médecine dans l’œuvre de Louis-Ferdinand Céline, ou la vérité du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Reboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et médecine I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses Universitaires de Bordeaux, p. 191-216., 1997, Littérature et médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet chez Francis Ponge : du « parti pris des choses » à l’« objeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Navarri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures de l'objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Presses Universitaires de Bordeaux, p. 125-145., 1997, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie gionienne de la nature. Une écopoétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110 Automne 2025, p. 27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS 8, http://journals.openedition.org/viatica/5220. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ju9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction », dans Yvan Daniel et Alain Romestaing (dir.), « La littérature de voyage au prisme de l’écopoétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS n° 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cheminer comme un autre. Approche multispécifique du chemin, d’après la philosophie du pistage de Baptiste Morizot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chemins de France, 5, p. 181-201. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction & action. Entretien avec Jean-Baptiste Del Amo (Règne animal et L214, une voix pour les animaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, https://www.fabula.org/lht/27/delamo.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire voir le monde différemment : sur l’engagement environnemental de la littérature de langue française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/revue/document14062.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’animalisme : l’écopoétique comme étude d’une réconciliation entre la Cité et la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10 / 2021, https://journals.openedition.org/elfe/3830. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono écopoète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, p. 192-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme du vivant dans la ville gionienne. Essai d’approche écopoétique de Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Jean Giono.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Noé, Un livre monstre, la modernité même., 10, p. 55-68. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06813-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giono, plume à bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, p. 169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face à l’effacement : écrire la mort des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zoopoétique des animaux en littérature moderne de langue française : XXe-XXIe siècles., n° 328, p. 153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette magie sympathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, p. 229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une conscience animale de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Approches de l’animal, 5, p. 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meurtre alimentaire et rentabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Money/L’argent, Vol. 19. 4, p. 485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre des écrivains : &amp;quot;C’est fait d’hommes et de bêtes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Animaux dans la Grande Guerre., 98, p. 85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux. Entretien avec l’écrivain Jean-Loup Trassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ruralité : quel héritage ?, 6, p. 54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor d’une conscience littéraire de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écopoétiques, 11, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx11.01/997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Trassard, ou l'éloge du lien domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Le temps qu'il fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanesques animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bestialité chez Julien Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes greeniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les rêves du corps,, n° 6, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces, la traque et le texte dans Le Guetteur d'ombre, de Pierre Moinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Animaux d’écriture, le lien et l’abîme, Hors-série, p. 125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, de Jean Giono : survivances d'un savoir panique du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XIII (Automne 2013), http://www.epistemocritique.org/spip.php?article333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtes, bestialité et &amp;quot;Bestiasse&amp;quot; : traversées d'espèces chez Jean Giono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 - n°2, p. 357-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of Pan/Dionysus: Ambivalent Animality in the Works of Jean Giono and Henri Bosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 16.4 (Humain-Animal/Human-Animal), pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis et fluence dans Voyage au centre de la ville de Claude Louis-Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales littéraires de l'Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Claude Louis-Combet : Fluences et influences, 905, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abécédaire du corps gionien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, p. 65-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bête du Vaccarès de Joseph d'Arbaud: l'impossible face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regain, ou dépasser Pan ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.245-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adversaire d'Emmanuel Carrère : transgression des limites, limites de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Silesiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 5, pp.180-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouet, fauves et peluches : figures de la lutte contre l'animal dans Solal et Belle du Seigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Albert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas copains comme cochons : conquêtes porcines du premier rôle narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Premier rôle aux animaux autres qu’humains : agentivité, expérience, point de vue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Romain Bionda (Université de Lausanne), Nov 2024, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean Giono et la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sur les traces de Jean Giono »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Davide Vago, Feb 2024, Università Cattolica del Sacro Cuore, Brescia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que fait la littérature face à la mort animale ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : « Que peut la littérature pour les vivants ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsables scientifiques : Colette Camelin (Université de Poitiers), Bénédicte Meillon (Université de Perpignan Via Domitia), Alain Romestaing (CELIS - Université Clermont Auvergne), Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que devient la nature dans la littérature contemporaine française. Résistances littéraires aux réductions du sauvage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vers une géographie littéraire : litarnature (2022) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Responsable scientifique : Michel Collot, May 2022, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes fortes ou le corps comme décor ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://fr.calameo.com/read/0040968966556a64fede3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l’écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS n° 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature de voyage au prisme de l'écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 8, 2025, Viatica, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jua⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecopoétique pour des temps extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cavallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écopoétiques. Fixxions n°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux d’écritures : le lien et l’abîme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série., 2014, Revue Romanesques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C2D2C64"/>
+    <w:nsid w:val="6F8157F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-romestaing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066998026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19859121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066538162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Camelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire8918.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/animal-et-animalite-strategies-de-representation-dans-les-litteratures-d-expression-francaise-representations-du-carnisme-dans-la-litterature-francaise-contemporaine.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12865-6.p.0297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/4488819/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration-douleurs-et-discours-a-la-douloire.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2507&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/470-paysages-de-pan-chez-jean-giono-9782364411586.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/484--du-tout-tout-totalite-totalisation-dans-la-litterture-9782364411173.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/droit/423-souffrances-animales-et-traditions-humaines-9782364411142.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=12852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ju9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3830" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06813-6.p.0055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cavallin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-romestaing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066998026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19859121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066538162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Camelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-paysages" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire8918.php" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/animal-et-animalite-strategies-de-representation-dans-les-litteratures-d-expression-francaise-representations-du-carnisme-dans-la-litterature-francaise-contemporaine.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12865-6.p.0297" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/4488819/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration-douleurs-et-discours-a-la-douloire.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54861" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/histoires-naturelles-des-animaux-xxe-xxie-siecles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2507&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/470-paysages-de-pan-chez-jean-giono-9782364411586.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/484--du-tout-tout-totalite-totalisation-dans-la-litterture-9782364411173.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/420-mondes-ruraux-mondes-animaux-9782364411159.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/droit/423-souffrances-animales-et-traditions-humaines-9782364411142.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=12852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ju9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0181" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3830" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06813-6.p.0055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoentjes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843637v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05391078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cavallin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247421v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>