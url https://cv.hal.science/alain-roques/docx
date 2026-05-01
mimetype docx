--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Roques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAPROX: standardised dataset from protocolled sampling of saproxylic beetles in continental France and Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Horellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e187021. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e187021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-colored traps can enhance monitoring programs for native and non-native longhorn beetles in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Santoiemma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everett G Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cavaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 601, pp.123365. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One is a worldwide invader, the other never established in other continents: contrasted phylogeographic patterns of two congeneric Hylurgus conifer bark beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.91-117. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.101.150337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect invasion success depends on taxon and trophic group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca M Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen F Nahrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyda Fenn-Moltu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.99.151227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing hydrogen stable isotope analysis for traceability of invasive pine wood nematode vector insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeshi Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Ming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhashenjiacan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (7), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.8767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex population genetic structure of the bark beetle predator Thanasimus formicarius (L.) (Coleoptera: Cleridae) across its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Papek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Derlić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Cocos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the taxonomic status of the Palearctic cone weevil, Pissodes validirostris, inferred from morphometric and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Canavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.571-583. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-025-10313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven mitochondrial genomes of tribe Hylurgini (Coleoptera: Curculionidae: Scolytinae) in Eurasia and their phylogenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0313448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0313448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a trapping protocol for generic surveillance of wood-boring beetles in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Santoiemma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Curletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.95.129483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why so many Hemiptera invasions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca M Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael E Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (12), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Monitoring of Forest Wood-Boring Pests with Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (1), pp.277-298. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-125410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Migliorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.169-209. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.91096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alien to Cyprus Entomofauna (ACE) database: a review of the current status of alien insects (Arthropoda, Insecta) including an updated species checklist, discussion on impacts and recommendations for informing management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakovos Demetriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canella Radea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodey Peyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.11-42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.83.96823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Chapter in the History of the European Invasion by the Western Conifer Seed Bug, Leptoglossus occidentalis: The Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oliveira Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15010064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, host and geography shape insect and fungal communities of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11570. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Megastigmidae in Belgium and the Netherlands (Hymenoptera: Chalcidoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ulenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilco Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de Ketelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47446/OSMIA11.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide diversity of endophytic fungi and insects associated with dormant tree twigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of the Pseudocryptic Species Xylosandrus declivigranulatus (Schedl) as Distinct from Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae: Scolytinae: Xyleborini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony I. Cognato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coleopterists Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (3), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1649/0010-065X-76.3.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fewer non‐native insects in freshwater than in terrestrial habitats across continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baity-Jesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K.‐f. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (11), pp.2303-2315. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fast invasion of Europe by the box tree moth: an additional example coupling multiple introduction events, bridgehead effects and admixture events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.3865-3883. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species and new records of exotic Scolytinae (Coleoptera, Curculionidae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marchioro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Dal Cortivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e93995. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.10.e93995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to larvae of processionary moths in France: study of symptomatic cases registered by the French poison control centres between 2012 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sinno-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15563650.2021.1919694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03324474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moths and butterflies on alien shores: Global biogeography of non‐native Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyda Fenn-Moltu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (8), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion disharmony in the global biogeography of native and non‐native beetle species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca M Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael E Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.2050 - 2062. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health risks of invasive caterpillars increase with urban warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristi Backe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.1475-1487. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pullulations de ravageurs plus fréquentes et importantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, d’ores et déjà une réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return of the moth: rethinking the effect of climate on insect outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nievergelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Wermelinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-019-04585-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark beetles and pinhole borers recently or newly introduced to France (Coleoptera: Curculionidae, Scolytinae and Platypodinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kirkendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4877 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4877.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing multi-lure traps for surveillance of native and alien longhorn beetles (Coleoptera, Cerambycidae) at ports of entry and in forests in Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.677 - 688. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2020.11.4.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion History of Sirex noctilio Based on COI Sequence: The First Six Years in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueting Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects11020111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreaking forest insect drives phase synchrony among sympatric folivores: Exploring potential mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Björkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Klapwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1438-390X.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapause Regulation in Newly Invaded Environments: Termination Timing Allows Matching Novel Climatic Constraints in the Box Tree Moth, Cydalima perspectalis (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects11090629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Invasive Patterns of Non-native Insects Related to Woody Plants Differing Between Europe and China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Convention on Biological Diversity Pathway Classification to alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin A Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.333 - 363. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.62.53796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid spread of Leptoglossus occidentalis in Europe: a bridgehead invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-0993-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traded forest tree seeds a potential source of nonnative pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (7), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a list of invasive alien species likely to threaten biodiversity and ecosystems in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.1032 - 1048. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes exotiques : une menace pour le maquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 727, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex invasion story underlies the fast spread of the invasive box tree moth (Cydalima perspectalis) across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (3), pp.1187-1202. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01111-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Anslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Baranchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex invasion history of the Asian long-horned beetle: fifteen years after first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Keena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-017-0917-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common pheromone use among host-associated populations of the browntail moth, Euproctis chrysorrhoea, displaying different adult phenologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Frago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn P. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Hodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3-4), pp.295 - 306. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2019/0774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component blends for trapping native and exotic longhorn beetles at potential points-of-entry and in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.281 - 297. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-0997-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding global plant health: the rise of sentinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard O'Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1041-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees facilitate the establishment of non-native forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosário Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.52.36358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Leptoglossus occidentalis entirely responsible for the high damage observed on cones and seeds of Pinus pinea? Results from a fertirrigation trial in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Oliveira Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Edgar Pinheiro Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Manuel Rodrigues Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stone pine, Pinus pinea L., a new highly rewarding host for the invasive Leptoglossus occidentalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana O. Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.41.30041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 15 microsatellite markers for the highly invasive box tree moth Cydalima perspectalis (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.264-267. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2018.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity drives global patterns of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a framework of minimum standards for the risk assessment of alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scalera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp.526-538. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Insects and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepa S. Pureswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.35 - 50. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-018-0075-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Monochamus galloprovincialis, the European vector of the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-017-0878-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel nurseries to assess the phytosanitary risks from insect pests on importations of live plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, 8 p. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29551-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global rise in emerging alien species results from increased accessibility of new source pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Seebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie E. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (10), pp.E2264 - E2273. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1719429115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des introductions et de la propagation en Europe des bioagresseurs exotiques liés aux plantes ligneuses (Résumé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (6), pp.595-596. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of climate warming on the survivorship of adult Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.192-199. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven recommendations to make your invasive alien species data more useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaike de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2017.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionary Moths and Associated Urtication Risk: Global Change-Driven Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.323 - 342. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-031616-034918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions, national borders, and the current state of non-native insect species in Greece and the neighbouring Balkan countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilios Christopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Insectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2), pp.161 - 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667-680. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-site resampling of a study area in spatial genetics: implications for flying insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pajares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e4135. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Pathogens on the Horizon: Opportunities for Predicting their Threat to Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Hesketh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan V. Purse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Eilenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure indispensable pour l’étude des insectes exotiques envahissants ou potentiellement envahissants : le laboratoire de quarantaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Long-horned Beetle dispersal potential estimated in computer-linked flight mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (1-2), pp.282-286. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No saturation in the accumulation of alien species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Seebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie E. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms14435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubling travellers: are ecologically harmful alien species associated with particular introduction pathways?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.32.10199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring alien introduction pathways risks losing the focus on invasive species policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.265-266. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro X-ray computed tomography suggests cooperative feeding among adult invasive bugs Leptoglossus occidentalis on mature seeds of stone pine Pinus pinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana O. Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel F. C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Maurício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.18-27. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global compositional variation among native and non-native regional insect assemblages emphasizes the importance of pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.893-905. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pissodes irroratus Reitter 1899, a species from East Russia new to Europe (Coleoptera: Curculionidae: Molytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Langor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snudebiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of insect vectors in epidemiology and invasion risk of Fusarium circinatum, and risk assessment of biological control of invasive Pinus contorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Ganley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Storer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1059-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and interspecific variation in rates of spread for insect species invading Europe during the last 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Garnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.907-920. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1080-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EASIN Editorial Board: quality assurance, exchange and sharing of alien species information in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gervasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2016.7.4.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex patterns of global spread in invasive insects: eco-evolutionary and management consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff R. Garnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.935-952. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1082-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Megastigmus&amp;lt;/em&amp;gt; seed chalcids (Hymenoptera, Torymidae) radiated much more on Angiosperms than previously considered. I- Description of 8 new species from Kenya, with a key to the females of Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Copeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.51 - 124. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.585.7503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and pathways of forest insect invasions in Europe, can we predict the next arrivals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti Accademia Nazionale di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing frontiers in tackling pathways of biological Invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Booy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (8), pp.769-782. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel Trees as a Tool to Forecast Invasions of Alien Plant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Vettraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 15 p. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting Sentinel European Trees in Eastern Asia as a Novel Method to Identify Potential Insect Pest Invaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Zhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), 19 p. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Alien Species Information Network (EASIN): supporting European policies and scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luísa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pelaez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2015.6.2.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic dissimilarity in patterns of interception and establishment of alien arthropods, nematodes and pathogens affecting woody plants in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.36-45. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, 6 p. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e4660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost mtDNA haplotypes generated by fortuitous NUMTs can deeply disturb infra-specific genetic diversity and phylogeographic pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini A. Koutroumpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (2), pp.109-115. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic use of recombinant Tha p 2 in the allergy to Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Carballeda-Sangiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (10), pp.1332-1335. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the first recorded outbreak of the Douglas-fir tussock moth, Orgyia pseudotsugata, in southern California and the extent of its distribution in the Pacific Southwest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom W. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 329, pp.295-305. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood of establishment of tree pests and diseases based on their worldwide occurrence as determined by hierarchical cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 315, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and dispersion of urticating setae in three species of processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.320-327. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1749-4877.12031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive Leptoglossus seed bug, a threat for commercial seed crops, but for conifer diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.1833-1849. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-013-0630-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapause incidence and duration in the pest mango blossom gall midge, Procontarinia mangiferae (Felt), on Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nibouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (5), pp.661 - 670. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485314000480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.2362-2375. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 11 polymorphic microsatellite markers in the highly invasive Western conifer seed bug, Leptoglossus occidentalis (Heteroptera, Coreidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.617-619. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0154-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE Sensitization to Thaumetopoea pityocampa: Diagnostic Utility of a Setae Extract, Clinical Picture and Associated Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (4), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000369807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping wood boring beetles in Italian ports:a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (1), pp.61-69. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-013-0499-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cone and seed pests by wildfire opened a five-year regeneration window in a non-regenerating incense-juniper (Juniperus thurifera L.) stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Cambecedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la germination chez une endémique forestière du Maroc, le cyprès de l’Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arjouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmed El Alaoui El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd El Mercht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid El Wahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic and pheromonal diversity of the Cydia strobilella species complex (Lepidoptera: Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn P. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olle Anderbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Fa Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.305-315. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2012.00662.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01133499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acariens et insectes ravageurs de deux cupressacées menacées au Maroc: le Genévrier thurifère et le cyprès de l’Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Alaoui El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Arjouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd El Mercht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of Lepidopteran pest detection and surveillance: constraints and opportunities for multiple-species trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Suckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.50-58. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-012-0223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.227. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2012.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs génétiques contredisent les hypothèses historiques : l'origine chypriote inattendue du chalcidien des graines invasif Megastigmus schimitscheki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed wasp invasions promoted by unregulated seed trade affect vegetal and animal biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.228 - 246. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2012.00308.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setae from the pine processionary moth (Thaumetopoea pityocampa) contain several relevant allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2012.02107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of pest surveillance techniques for detecting quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3), pp.515-551. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list of methods to detect arthropod quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2011.02523.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(3Z,6Z,9Z,12Z,15Z)-pentacosapentaene and (9Z,11E)-tetradecadienyl acetate: sex pheromone of the spruce coneworm Dioryctria abietella (Lepidoptera: Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lofstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Jirle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (1-2), pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences on population history of a seed chalcid wasp: invasion success despite a severe founder effect from an unexpected source population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (24), pp.6086-103. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a spread model to identify the entry points from which the pine wood nematode, the vector of pine wilt disease, would spread most rapidly across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (12), pp.2981-2995. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9983-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Keller and Springborn: No doubt about invasion debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huelber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (25), pp.E221 - E221. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1107028108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of cutaneous reactions to the pine processionary moth (Thaumetopoea pityocampa) in an adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Garcia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sanchez Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.220 - 228. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2011.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic legacy yields an invasion debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hülber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011728108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open minded and open access: introducing NeoBiota, a new peer-reviewed journal of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Kowarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Starfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.9.1835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of terrestrial alien arthropod predators and parasites established in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène E Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.477-504. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9355-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well do we understand the impacts of alien species on ecosystem services? A pan-European, cross-taxa assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Basnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Josefsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.135 - 144. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/080083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of environmental and human pressures on biological invasions across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jarosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (27), pp.12157 - 12162. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1002314107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1478-1490. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct impacts of recent climate warming on insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2010.00196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts sous la menace des espèces exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien species in a warmer world : risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human-mediated dispersal in the spread of the pinewood nematode in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianren Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), e4646; 10 p. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of climate on masting in the European larch and on its specific seed predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte N. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (3), pp.527-537. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1233-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la chenille qui redémarre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca se passe comme ça</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive radiation through phenological shift: the importance of the temporal niche in species diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01045.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of an invasive insect via reaction-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 216 (1), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population facing climate change: joint influences of Allee effects and environmental boundary geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-007-0073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of the Dioryctria abietella species group (Lepidoptera: Pyralidae) based on mitochondrial DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (5), pp.845-859. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aesa/101.5.845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the pine processionary moth Thaumetopoea wilkinsoni in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (11), pp.2273-2283. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of climate change on the potential feeding activity of Thaumetopoea pityocampa (Den. & Schiff.)(Lep., Notodontidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pennerstorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can alien species inventories and interception data help us prevent insect invasions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (5), pp.489-502. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485307005184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition sites of the cypress seed bug Orsillus maculatus and response of the egg parasitoid Telenomus gr. floridanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-006-9002-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lack of native congeners may limit colonization of introduced conifers by indigenous insects in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X05-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth (Zeiraphera diniana) have cyclic and synchronous population fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative analysis of the interceptions of non- indigenous organisms in Europe during 1995-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.490-496. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2006.01049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth ( Zeiraphera diniana) have cyclic and synchronous population fluctuations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), p.299-307. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking patterns and processes of species diversification in the cone flies Strobilomyia (Diptera : Anthomylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (3), pp.606-621. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of geographic range in the pine processionary moth caused by increased winter temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Netherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.2084-2096. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/04-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinucleate storage cells in Douglas-fir (Pseudotsuga menziesii (Mirbel) Franco) and the effect of seed parasitism by the chalcid Megastigmus spermotrophus Wachtl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick von Aderkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Chiwocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (6), pp.616-622. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution and ecology of two species of Orsillus (Hemiptera: Lygaeidae) associated with cones of native and introduced Cupressaceae in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137 (4), pp.450-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la conservation des populations pyrénéennes de Genévrier thurifère (Juniperus thurifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Cambecedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Burrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société d'histoire naturelle de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 141 (2), pp.189-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed parasitism redirects ovule development in Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Aderkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (1571), pp.1491-1496. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella, ravageur des marronniers d’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition strategies of conifer seed chalcids in relation to host phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick von Aderkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91 (10), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-004-0554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between exotic and native insects for seed resources in trees of a Mediterranean forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:BINV.0000010119.51131.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential invasion of China by exotic insect pests associated with tree seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (11), pp.2195-2210. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024592716172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotinous cones of Cupressus sempervirens provide viable seeds in spite of high seed predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (8), pp.781-787. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-infesting chalcids of the genus Megastigmus Dalman, 1820 (Hymenoptera : Torymidae) native and introduced to the West Palearctic region : taxonomy, host specificity and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skrzypczynska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.127-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in a seed chalcid, Megastigmus spermotrophus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.363-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone flies, Strobilomyia spp. (Diptera : Anthomyiidae), affecting conifer natural regeneration in the Far East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Z. Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Entomologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (3), pp.363-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un nouveau ravageur des graines d’origine turque dans les cédraies du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, p.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are seed cones of Swiss stone pine (Pinus cembra) not attacked by the specialized pine cone weevil, Pissodes validirostris ? A case of host selection vs. host suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 99 (2), pp.157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome est un bien public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courbet, Proudhon, l'art et le peuple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1539, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and evaluation of seed damage of cypress, Cupressus sempervirens L., in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frigimelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28, pp.729-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of an egg parasitoid (Telenomus Gr. Floridanus, Hymenoptera scelionidae) of two true seed bugs (Heteroptera lygaeidae) living on Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Roversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, pp.163-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des ravageurs des cônes et graines de cyprès, Cupressus sempervirens, dans des peuplements naturels et plantations du sud-est de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient transmission of an introduced pathogen via an accident insect-fungus association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colombari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frigimelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86 (10), pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of insects damaging seed cones of cypress, Cupressus sempervirens, in natural stands and plantations of southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanos Markalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Zhi Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of insects attacking seed cones of Pinus cembra in the Alps, the Pyrenees and Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (2), pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the seed chalcid Megastigmus wachtli (Hymenoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone and foliage volatiles emitted by Pinus Cembra and some related conifer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (5), pp.1269-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of spraying mountain pine cones with oleoresin of Swiss stone pine cones to prevent insect attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (10), pp.2261-2274. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JOEC.0000006672.05861.6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid Megastigmus spermotrophus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid, Megastigmus spermotrophus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emigrating seed chalcid, Megastigmus spermotrophus Wachtl (Hymenoptera: Torymidae), on seed production in a douglas-fir seed orchard in France and modelling of orchard invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ycart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 129, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chinois]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sun Jiang Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Xu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (3), 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg morphology and oviposition patterns of the Strobilomyia spp. (Diptera: Anthomyiidae) flies damaging siberian larch cones in northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yongbo Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (2), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the phytophagous insect and mite complex associated with cones of Junipers (Juniperus phoenicea L. and J. cedrus Webb and Berth.) in the Canary islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (1-2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of trunk-implanted acephate for the protection of cones and seeds from insect damage in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 128 (3), pp.391-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of trunk-implanted acephate for the protection of cones and seeds from insect damage in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 128, pp.391-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone flies, Strobilomyia spp. (Diptera: Anthomyiidae), attacking larch cones in China, with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xu-Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yong-Zhi Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yong-Bo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Schweizerischen Entomologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.411-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some biological and ecological characteristics of Strobilomyia melaniola (fan) (Diptera: Anthomyiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sun Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fang Sanyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Silvae Sinicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (3), pp.238-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect damage to cones and other mortality factors limiting natural regeneration potential of Swiss stone pine (Pinus cembra L) in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Trosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical genetic differentiation among seed chalcid species of genus Megastigmus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52, pp.522-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect damge to cones and other mortality factors limiting natural regeneration potential of Swiss stone pine (Pinus cembra L.) in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Trosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New larch cone and seed insect pest - Strobilomyia svenssoni michelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4), pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the study of cone and seed pests of the evergreen cypress (Cupressus sempervirens L.) in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78 (2), pp.211-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual trapping of the Strobilomyia spp. (Dipt., Anthomyiidae) flies damaging Siberian larch cones in north-eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 119, pp.659-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des insectes sur les potentialités de régénération des chênes (Quercus spp.) en France. I. Mise en évidence d'une action méconnue des curculionides phyllophages sur les organes reproducteurs avant la fécondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 119, pp.455-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the knowledge of seed chalcids, Megastigmus spp. (Hymenomtera : Torymidae), in China, with the description of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Z. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Schweizerischen Entomologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect fauna of coniferous seed cones : diversity, host plant interactions, and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Groot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39, pp.179-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch and spruce cone and seed insect damage in Northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gaibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yongbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 22 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newcone and seed pests collected in Northeastern China Barbara fulgens Kuznetsov (Lepidoptera : Tortricidae) the lustrous cone moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xueke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (1), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of acephate implants in protecting cones from insect damage in some conifer forests of Northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xu Xanbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xu Yubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect damage to cones of exotic conifer species introduced in arboreta. 1. Interspecific variations within the genus Picea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of Megastigmus spermotrophus (Hymenoptera : Torymidae) on Douglas-fir seed production : The new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 86 (3), pp.845-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractiveness of color traps to Strobilomya spp. (Diptera : Anthomyiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 22 (2), pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entomofaune nuisible aux structures reproductrices males et femelles des chenes en Roumanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scutareanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key to the puparium of three larch cone flies in Strobilomyia (Diptera : Anthomyiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chunxiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (1), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur quelques Lepidopteres Tortricidae peu observes ou nouveaux pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Genestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (2), pp.107-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource use and clonal differences in attack rate by the Douglas-fir seed chalcid, Megastigmus spermotrophus Wachtl (Hymenoptera : Torymidae), in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 123, pp.1219-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific composition, bio-ecological characteristics and population dynamics of the larch cone fly (Strobilomyia spp. ; Dipt., Anthomyiidae) complex in the Da Khinggan and Xiao Khinggan mountains in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yao Wen-Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fang San-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 112, pp.454-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures implicated in the transportation of pathogenic fungi by the european bark beetle, Ips sexdentatus Boerner : ultrastructure of a mycangium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 123 (2), pp.245-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution a la connaissance de la faune entomologique des cones de Meleze en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Hirschheydt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Schweizerischen Entomologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 63 (1-2), pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pest of spruce cones. The lustrous spruce cone moth (Lepidoptera : tortricidae) in northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (6), pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the survey of cone and seed insects in conifer forest in northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (1), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megastigmus strobilius Ratzeburg, 1848 (Hym. Torymidae) : its morphology, life history and economic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skrzypczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 104 (5), pp.484-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Phaenocarpa seitneri Fahringer and notes on its biology (Hymenoptera: Braconidae: Alysiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoölogische Mededelingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 61 (4), pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeros problemas entomologicos relacionados con la introduccion de Pinus contorta Dougl. en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Estacion Central de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16 (31), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle biologique et repartition de Megastigmus wachtli (Seitn.) (Hymenoptera, Torymidae), chalcidien ravageur des graines de cypres dans le Bassin Mediterraneen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.370-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponse des adultes de Lasiomma melania, ravageur des cones de Larix decidua, a des pieges colores de differents types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 40 (2), pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités destructrices des insectes ravageurs dans les vergers à graines de Douglas du Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 37 (1), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simultaneous test in Europe and China of generic attractants for detection of non-native xylophagous beetle species at ports-of-entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of exotic xylophagous species using generic lures at potential ports-of-entry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Feddern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marchioro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All-Division7 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invasive xylophagous beetles using metabacoding technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges Lindgren verts en canopée : efficaces, voire un peu trop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions d’insectes forestiers : méthodes de détection précoce des risques avant etaprès introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du réseau scientifique RisqFor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le metabarcoding pour la détection et l’identification d’insectes invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions biologiques dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de Thuret – 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa Thuret Jardin Botanique, Nov 2021, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’expansion d’une population introduite de Xylosandrus crassiusculus (Coleoptera : Curculionidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-lure approach for trapping Cerambycidae in high risk areas for the introduction of bark and wood boring pests in Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Detection and control of forest invasive alien species in a dynamic world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes invasifs dans le contexte de changement global: Echanges internationaux et méthodes de détection précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Biodiversité entomologique de l'Oise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Permanent d'Initiatives pour l'Environnement (CPIE) des Pays de l’Oise, Oct 2020, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conifer Sawfly Pest Threats to Eurasian Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns of pest invaions in Eurasian forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Forestry University; INRAE-URZF, Nov 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and globalization, drivers of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The box tree moth, a new pest in North America: What did we learn from its invasion in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Ornamental Workshop on Insects and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hendersonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency and diversity of insects and fungi in traded tree seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus J. Grunwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sentinel Plantings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest, Snow and Landscape Research WSL, Oct 2018, Sursee, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust in historical data to disentangle the evolutionary history of introduction? Input of a genetic approach to compare the invasion histories of two seed chalcids (Megastigmus sp.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroecological analysis of the altitudinal shift of larch budmoth outbreaks with climate change in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Button</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Congress of Entomology. ECE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Naples, Italy. p.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’invasion et de flux de populations de la pyrale du buis en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique sur les bioagresseurs du buis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Protection des Plantes (AFPP), Oct 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from historical data versus genetic approach to understand the introduction of invasive seed pests in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Forestry Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Baoding, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of invasive seed chalcids (Megastigmus spp.) through extensive surveys in major European botanical gardens: the example of rose seed chalcids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th anniversary congress, division 7 “Forest Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seed yield in seed orchards affected differently in presence of one insect species or a subset of species. Preliminary results from 2015-2016 in France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olle Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weslien Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Seed Orchards conference - The Key to Sustainable Bio-Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLU, Sep 2017, Bålsta, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel nurseries as tools for pathway risk assessment: insects found on Chinese woody plants commonly shipped to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th anniversary congress, division 7 “Forest Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the early warning and detection of potentially- invasive alien insects through sentinel plantings in other continents and extensive surveys in major European botanical gardens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN Conference on Tree and Plant Health Early Warning Systems in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatree., Feb 2016, Royal Botanic Gardens Kew, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 4e Conférence sur l'Entretien des Jardins Végétalisés et Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces exotiques envahissantes en France métropolitaine : constats, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorvelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales « espèces exotiques envahissantes : vers un renforcement des stratégies d’action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European invasion of the Western conifer seed bug: so what happened?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Climate Change and Water Restriction Drive The Arrival Of New Pests and Pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ghelardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Fast European Invasion: The Case of the Western Conifer Seed Bug (Leptoglossus occidentalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of pest dissemination in Europe with imported wood products: a focus on pine wood nematode and oak wilt disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host plant specialization influences the spread of endosymbiotic parthenogenesis in seed wasps (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel Plants to Prevent Biological Invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Vettraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion probability of the pine wood nematode with imported wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantations d'arbres sentinelles européens en Chine pour détecter de manière précoce les insectes et pathogènes potentiellement envahissants en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gruffudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing potential expansion of the Pine Wood Nematode (Bursaphelenchus xylophilus) from the spatial genetic structure of the vector (Monochamus galloprovincialis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p., </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/berjki.2013.169.000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monochamus Species As Potential Vectors Of The Pine Wood Nematode In Europe: What Can Be Learnt From The Asian Situation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alberto Pajares Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential range expansion of the invasive pine wood nematode in Europe: current predictions and future improvements of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improvements of the model. International workshop on the impact of climate change on forest and agricultural ecosystems and adaptation strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nuclear region ITS2 for arthropods species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QBOL-EPPO Conference on DNA barcoding and diagnostic methods for plant pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European and Mediterranean Plant Protection Organization - Organisation Européenne et Méditerranéenne pour la Protection des Plantes (EPPO). Paris, FRA., May 2012, Haarlem, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genetic markers contradict historical hypotheses: an unexpected Cypriot origin for the invasive seed chalcid Megastigmus schimitscheki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT 3 : Entomological Research in Mediterranean Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to predict the potential spread of the pine wood nematode, Bursaphelenchus xylophylus over a range of scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolonization of an incense- juniper stand by cone and seed pests following a forest fire. Is the fire opening a regeneration window?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Cambecedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Colloque international sur le Genévrier thurifère et espèces affines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Dauphin, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématique moléculaire des insectes du genre Megastigmus ravageurs de graines de Cupressacées: une espèce d’insecte par espèce d’hôte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Colloque international sur le Genévrier thurifère et espèces affines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Dauphin, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of invasion of the pine wood nematode and wilt disease expression in Europe: preliminary model and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heated islands and the trade of large trees responsible for long distance jumps of the pine processionary moth beyond its expanding edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien insect species in a warmer world – patterns and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congresso Nazionale Italiano di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pathways in the spread of the pinewood nematode and predictions of future expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fuzhou, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do interception data really tell us about actual insect invasions in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share the resources or displace the natives: different strategies in invasive Megastigmus seed insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first finding of Wolbachia in thelytokous seed chalcids (Hymenoptera : Torymidae, Megastigmus sp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of molecular markers to identify cryptic species or complexes of sibling species in invasive or potentially invasive conifer pest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on the pine processionary moth range expansion: observations and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress;38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des travaux d'inventaire sur les insectes exotiques: du listing à la typologie des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones "Invasions biologiques et traits d'histoire de vie : variabilité, plasticité et adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVAGRAINES - Invasions de peuplements forestiers par des insectes séminiphages exotiques : mécanismes, conséquences écologiques et moyens de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Invasions Biologiques" : Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Moliets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incendie pourrait-il constituer un mécanisme de régénération naturelle du genévrier thurifère par échappement aux ravageurs des graines ? L’exemple de la montagne de Rié (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International sur le Genévrier Thurifère et autres Juniperus : écologie et gestion forestière durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cabrejas del Pinar (Soria), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pine Processionary Moth range expansion in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. North American Forest Insect Work Conference, "Metamorphosis: The forces of change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les populations d’insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de débat "la forêt face aux changements climatiques : acquis et incertitudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. U.S. Department of Agriculture interagency research forum on gypsy moth and other invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Annapolis,Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UE RTD Project - Quality of Life and Management of Living Resources;Global change and pine processionary moth:a new challenge for integrated pest management;PROMOTH QLK5-CT-2002-00852</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Belgodère, Calvi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the suitability of a European cone weevil, Pissodes validirostris, for biological control of invasive pines in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Biological Control of Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Camberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative approach in understanding biological invasions: What can be learnt from the analysis of DNA microsatellites in invasive Megastigmus seed chalcids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biological Invasions NEOBIOTA- From Ecology to Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bern, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Megastigmus seed chalcids (Hymenoptera: Torymidae) related to conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialist seed insects can affect the conservation of endangered conifer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive patterns of an exotic seed chalcid, Megastigmus schimitscheki Novitzky, in the cedar plantations of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Beijing, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable frost impact on larch cone flies, a key factor for the natural regeneration of European Larch ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématique moléculaire de chalcidiens du genre Megastigmus(Hymenoptera : Torymidae), ravageurs des graines de genévriers(Juniperus spp.)dans les écosystèmes forestiers méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium IUFRO "Recherches entomologiques dans les écosystèmes méditerranéens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rabat, Maroc. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des espèces autochtones et invasives du genre Megastigmus (Chalcidoidea : Torymidae) dans les cédraies et sapinières du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale Francophone d'entomologie;CIFE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Megastigmus spermotrophus to colour traps baited with volatile constituents of Pseudotsuga menziesii seed cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why seed cones of Pinus from the Cembrae subsection are less colonized by insects than cones of other alpine conifers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of edge-effects in the arthropod communities of Alpine and Siberian forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Khomentovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congresso SISEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Legnaro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strobilomyia spp. and Resseliella skuhravyorum on seeds of high elevation Larix decidua in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality factors affecting cones and seeds of Cupressus sempervirens prior to seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and spread of exotic tree seed pests in Europe vs. Colonization of exotic trees by native european seed pests: are the processes similar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cone and seed insects on the regeneration potential of conifer forests in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of invasion of Douglas-fir seed orchards by non-resident seed chalcids in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International union of forestry research organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of insects on natural regeneration of high altitude alpine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corso di cultura in ecologia vito di cadore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Padova, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes preliminaires de facteurs susceptibles d'etre impliques dans l'induction de la diapause prolongee chez Megastigmus spermotrophus Wachtl (Hymenoptere Torymidae) chalcidien seminiphage specifique du Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a Douglas-fir seed orchard by an insect pest Megastigmus spermotrophus : Modeling migration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ycart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cone insects really aggravate the limitation of natural regeneration potentialities in conifers growing in drastic conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Petropavlovsk-Kamtchatky</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental and genotype effect on prolonged diapause induction in the Douglas-fir seed chalcid, Megastigmus spermotrophus Wachtl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. international congress of entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of seed chalcid impact in pollenated and unpollenated Douglas-fir cones : The new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Koerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwest Seed Orchard Manager's Association Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Wilsonville OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of acephate implants in cone crop protection in some European conifers - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Koerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American international work conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone and foliage volatiles from Douglas-fir and European larch : Relationship to attack by cone and seed insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. international congress of entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, specificity, and evolution of insect guilds related to cones of conifers in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Abakan, Siberie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s'ajustent des populations d'insectes phytophages confrontees a des fluctuations saisonnieres acycliques d'abondance de leur hotes ? L'exemple de la diapause prolongee chez les insectes infeodes aux structures reproductrices des coniferes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1990, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the survey of cone and seed insects in some conifer forests of northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conference of IUFRO working party S2.07.01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results and some thinkings about significance and induction of prolonged diapause in cone insects with particular references to the larch cone fly (Lasiomma melania) and to the douglas fir seed chalcid (Megastigmus spermotrophus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conference of IUFRO working party S2.07.01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des insectes ravageurs des cones et graines sur les potentialites de regeneration naturelle des principales essences constituant les forets d'altitude du Brianconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between visual and olfactory stimuli in cone recognition by insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1986, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'infestation des nouveaux vergers a graines de Douglas du sud de la France par le chalcidien ravageur Megastigmus spermotrophus Wachtl. (Hymenoptera, Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Ljubljana, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and forecast of larch cone fly populations in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheromones for trapping of two moth species in seed orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lofstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Löfqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution altitudinale des insectes ravageurs des cones d'epicea (Picea abies Karst.) dans les Alpes francaises du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ambrosia beetle recently introduced in Europe shows specific association with a yeast fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance for invasive xylophagous beetles using a DNA metabarcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France. , p.66, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de micro-injections d’emamectine benzoate dans l’arbre hôte sur la survie des premiers stades larvaires de la pyrale du buis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence sur les moyens alternatifs de protection pour une production intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species (Cerambycidae) depending on acclimation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. SIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. 2017, 16th International Symposium on Insect-Plant Relationships - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and fast invasion in Europe: The case of the Western conifer seed bug Leptoglossus occidentalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. 2016, ICE 2016; XXV International Congress of Entomology. Program book. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invasion fulgurante de la pyrale du buis en France et en Europe: Diversité génétique et approche phylogéographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence sur l'entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. , 2016, AFPP - 4e Conférence sur l’entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen years after the first record of the Asian Longhorned Beetle in Europe : a preliminary analysis of the invasion history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016; International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the invasion history of an exotic pest based on genetic markers: the case of the Asian long-horned beetle (Anoplophora glabripennis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neobiota 2016; 9. International Conference on Biological Invasions Biological Invasions: Interactions with Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vianden, Luxembourg. Fondation faune-flore - Institut de recherche sur le patrimoine naturel et la diversité biologique, 2016, NEOBIOTA 2016. Biological Invasions: Interactions with Environmental Change. 9th International Conference on Biological Invasions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe : a phylogeographic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neobiota 2016: 9. International Conference on Biological Invasions Biological Invasions: Interactions with Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vianden, Luxembourg. Fondation faune-flore - Institut de recherche sur le patrimoine naturel et la diversité biologique, 2016, NEOBIOTA 2016. Biological Invasions: Interactions with Environmental Change. 9th International Conference on Biological Invasions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Hylesia metabus (Lepidoptera: Saturniidae), moths responsible for lepidopterism outbreaks in French Guiana and Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. 2016, ICE 2016; XXV International Congress of Entomology. Program book. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.113657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the invasive box tree moth, Cydalima perspectalis, in its native and invaded areas and preliminary phylogeographic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinka Matošević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Chatzidimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Shurov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting IUFRO 7.03.06, 7.03.07 &amp; 7.03.13 “Population Dynamics and Integrated Control of Forest Defoliating and Other Insects”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 2015, IUFRO Conference "Population dynamics and integrated control of forest defoliating and other insects". Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'entrée de ravageurs et pathogènes invasifs avec l'importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host plant specialization matters in the epidemiology of Wolbachia across phytophagous wasps (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Wolbachia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Innsbruck, Austria. 2014, Wolbachia 2014. 8th International Wolbachia Conference. Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the pine processionary moth under climate change: Research directions on the responses to thermal heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Western conifer seed bug, Leptoglossus occidentalis on major European conifers: Example of Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFRO 7.03.01 "Cone and seed insects" and 7.03.04 "Diseases and Insects in Forest Nurseries" Working Party Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vilnius, Lithuania. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridgehead effect in the invasion of the Western conifer seed bug in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions "NEOBIOTA 2012"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. GEIB Grupo Especialista en Invasiones Biológicas, 367 p., 2012, NEOBIOTA 2012 - 7. European conférence on biological invasions; Halting Biological Invasions in Europe: from Data to Decisions; Abstracts GEIB Grupo Especialista en Invasiones Biológicas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of the pine cone weevil Pissodes validirostris (Coleoptera, Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. -H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Cone and seed insects.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and phylogeography of the Douglas-fir seed chalcid &amp;lt;em&amp;gt;Megastigmus spermotrophus&amp;lt;/em&amp;gt; in its native area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 7.03.01 "Cone and seed insects" and 7.03.04 "Diseases and insects in forest nurseries" Working Party Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vilnius, Lithuania. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanting large potted trees: a factor involved in the range expansion of the pine processionary moth, Thaumetopoea pityocampa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact biologique et génétique du chalcidien séminiphage invasif M. rafni sur les plantations de conifères en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Matsiakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 74 p., 2015, 9791091015165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionary Moths and Climate Change : An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), pp.553-1028, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyprès, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes ravageurs des cones et graines de coniferes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 135 p., 1983, 2-85340-509-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs sur eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-179, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la gamme d'essences exotiques forestières et ses répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches en développement : prospectives sur la détection précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220-233, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements dans l'arc alpin de la tordeuse grise du mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-93, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des espèces exotiques envahissantes et contrôle aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-219, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les invasions et les détecter précocement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.137-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pests and diseases in the native and European range of Douglas-fir. 3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Capretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugs, ants, wasps, moths and other insect species. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazza G; Tricarico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive Species and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CAB International, pp.63-75, 2018, CABI invasives serie, 978-1-78639-098-1. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786390981.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to leaves of broadleaf woody plants. Chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Barham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques, A., Cleary, M., Matsiakh, I., Eschen, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to reproductive structures of broadleaf woody plants. Chapter 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venche Talgø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques A; Cleary M; Matsiakh I; Eschen R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-103, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to flowers, cones and seeds of coniferous woody plants. Chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venche Talgø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques A; Cleary M; Matsiakh I; Eschen R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-223, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-native invertebrates and pathogens on market forest tree resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Biological Invasions on Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 354 p., 2017, Invading Nature, 978-3-319-45121-3; 978-3-319-45119-0 9783319451190. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45121-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du changement climatique sur les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arbre et la forêt à l’épreuve d’un climat qui change : Rapport au Premier ministre et au parlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 183 p., 2015, 978-2-11-009766-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Host Tree Selection by the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Pine Processionary Moth and Parasitoid responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Impact of the Urticating Processionary Larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of the pine processionary moth in the Southern French Alps and its impact on the populations of the endangered Spanish moon moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update : Chapter 7: Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and Clinical Symptoms of Human Reactions to Processionary Moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Immune Responses to Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine wood nematode, pine wilt disease, vector beetle and pine tree: how a multiplayer system could reply to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change and insect pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CABI Climate Change Series, 9781780643786. </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643786.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Structure of the Urticating Apparatus in Processionary Moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bio-invasions d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions insectes-plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Les bio-invasions d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sauvion; Paul-André Calatayud; Denis Thiéry; Frédéric Marion-Poll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions insectes-plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae; IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-56, 2013, 978-2-7592-2018-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, time and geographic patterns. Chapter 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; (Gennadius, 1889) - Cotton whitefly (Hemiptera, Aleyrodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Pensoft Publishers, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megastigmus spermotrophus Wachtl, 1893 - The Douglas-fir seed chalcid (Hymenoptera,Torymidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphis gossypii Glover, 1877 - Cotton aphid, melon aphid (Hemiptera, Aphididae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trialeurodes vaporariorum (Westwood, 1856) - Glasshouse whitefly (Hemiptera, Aleyrodidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes albopictus (Skuse, 1894) - Asian tiger mosquito(Diptera, Culicidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diptera. Chapter 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Skuhrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), Pensoft Publishers, 2010, BioRisk, 978-9546425546. </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymenoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delvare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Pensoft Publishers, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankliniella occidentalis (Pergande,1895) - Western flower thrips (Thripidae, Thysanoptera). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lice and Fleas (Phthiraptera and Siphonaptera). Chapter 13.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ALARM case study : The rapid colonization of an introduced tree, black locust by an invasive north-american midge and its parasitoids. Chapter 6: Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubodrag Mihajlović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the potential expansion of the invasive pinewood nematode in China with global warming. Chapter 9 : The combined effects of major drivers and pressures on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceratitis capitata (Wiedemann, 1824) - Mediterranean fruit fly (Diptera, Tephritidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyoptera (Blattodea, Isoptera), Orthoptera, Phasmatodea and Dermaptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Pensoft Publishers, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and Seed Beetles (Coleoptera, Chrysomelidae). Chapter 8.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Beenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALARM field site network, an outstanding tool for the survey of invasive insects infesting seeds of wild roses in europe. Chapter 6: Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardas Budrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Petanidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceratitis capitata (Wiedemann), Mediterranean fruit fly (Tephritidae, Diptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphis gossypii Glover, cotton aphid, melon aphid (Aphididae, Hemiptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial invertebrates of Europe. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes albopictus (Skuse),Asian tiger mosquito (Culicidae, Diptera) Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursaphelenchus xylophilus (Steiner&Bührer), pine wood nematode (Parasitaphelenchidae, Nematoda). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liriomyza huidobrensis (Blanchard), serpentine leaf miner (Agromyzidae, Diptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankliniella occidentalis (Pergande), western flower thrips (Thripidae, Thysanoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemisia tabaci (Gennadius), cotton whitefly (Aleyrodidae,Hemiptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on temperate forests and interaction with management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2008, 978-1-84593-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs du cyprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cypress: A practical handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union Logo, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cerambycidae ou longicornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Curculionidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large cone fly in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of forest insect populations. Patterns, causes, implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Publishing Corporation, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tordeuse grise est un redoutable ennemi du meleze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions vegetales a l'I.N.R.A. - aspects mediterraneens -Recueil d'articles de presse parus dans Nice-matin de mai 1981 a aout 1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les hommes et les forêts des insectes ravageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest decline to salvage logging: cascading impacts on saproxylic beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biosurveillance of wood-boring cerambycid beetles using DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population facing climate change: joint influences of Allee effects and environmental boundary geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of an invasive insect via reaction-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004917v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à &amp;quot;la catégorisation de Euplatypus parallelus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05006491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Cordylomera spinicornis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04608634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04353534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Program. Project Management of cone and seed insects in seed orchards. Final technical report of the 1991-93 EC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA2B--003-C, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La specificite des relations entre cones de coniferes et insectes infeodes en Europe occidentale. Un exemple d'etude des interactions plantes-insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des Pays de l'Adour, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la merocénose des cônes de pin sylvestre en foret de fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Pierre et Marie Curie - Paris 6, 1975. Français. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02859570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Roques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-colored traps can enhance monitoring programs for native and non-native longhorn beetles in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Santoiemma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everett G Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cavaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 601, pp.123365. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAPROX: standardised dataset from protocolled sampling of saproxylic beetles in continental France and Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Horellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e187021. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e187021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing hydrogen stable isotope analysis for traceability of invasive pine wood nematode vector insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeshi Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Ming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhashenjiacan Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (7), pp.3889-3898. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.8767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One is a worldwide invader, the other never established in other continents: contrasted phylogeographic patterns of two congeneric Hylurgus conifer bark beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.91-117. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.101.150337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect invasion success depends on taxon and trophic group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca M Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen F Nahrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyda Fenn-Moltu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.99.151227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex population genetic structure of the bark beetle predator Thanasimus formicarius (L.) (Coleoptera: Cleridae) across its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Papek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Derlić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Cocos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the taxonomic status of the Palearctic cone weevil, Pissodes validirostris, inferred from morphometric and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Canavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.571-583. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-025-10313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why so many Hemiptera invasions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca M Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael E Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (12), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a trapping protocol for generic surveillance of wood-boring beetles in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Santoiemma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Curletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.95.129483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven mitochondrial genomes of tribe Hylurgini (Coleoptera: Curculionidae: Scolytinae) in Eurasia and their phylogenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0313448. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0313448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Megastigmidae in Belgium and the Netherlands (Hymenoptera: Chalcidoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ulenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilco Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de Ketelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47446/OSMIA11.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Monitoring of Forest Wood-Boring Pests with Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (1), pp.277-298. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-120220-125410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Migliorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.169-209. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.91096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alien to Cyprus Entomofauna (ACE) database: a review of the current status of alien insects (Arthropoda, Insecta) including an updated species checklist, discussion on impacts and recommendations for informing management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakovos Demetriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canella Radea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodey Peyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.11-42. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.83.96823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Chapter in the History of the European Invasion by the Western Conifer Seed Bug, Leptoglossus occidentalis: The Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oliveira Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15010064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, host and geography shape insect and fungal communities of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11570. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moths and butterflies on alien shores: Global biogeography of non‐native Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyda Fenn-Moltu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (8), pp.1455-1468. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to larvae of processionary moths in France: study of symptomatic cases registered by the French poison control centres between 2012 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sinno-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15563650.2021.1919694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03324474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fewer non‐native insects in freshwater than in terrestrial habitats across continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baity-Jesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K.‐f. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (11), pp.2303-2315. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide diversity of endophytic fungi and insects associated with dormant tree twigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of the Pseudocryptic Species Xylosandrus declivigranulatus (Schedl) as Distinct from Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae: Scolytinae: Xyleborini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony I. Cognato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coleopterists Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (3), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1649/0010-065X-76.3.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fast invasion of Europe by the box tree moth: an additional example coupling multiple introduction events, bridgehead effects and admixture events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.3865-3883. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species and new records of exotic Scolytinae (Coleoptera, Curculionidae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marchioro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Dal Cortivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e93995. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.10.e93995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion disharmony in the global biogeography of native and non‐native beetle species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca M Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael E Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.2050 - 2062. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health risks of invasive caterpillars increase with urban warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristi Backe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.1475-1487. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pullulations de ravageurs plus fréquentes et importantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, d’ores et déjà une réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Convention on Biological Diversity Pathway Classification to alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin A Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.333 - 363. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.62.53796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark beetles and pinhole borers recently or newly introduced to France (Coleoptera: Curculionidae, Scolytinae and Platypodinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kirkendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4877 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4877.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return of the moth: rethinking the effect of climate on insect outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nievergelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Wermelinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-019-04585-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing multi-lure traps for surveillance of native and alien longhorn beetles (Coleoptera, Cerambycidae) at ports of entry and in forests in Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.677 - 688. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2020.11.4.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion History of Sirex noctilio Based on COI Sequence: The First Six Years in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueting Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youqing Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects11020111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreaking forest insect drives phase synchrony among sympatric folivores: Exploring potential mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Björkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maartje Klapwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1438-390X.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapause Regulation in Newly Invaded Environments: Termination Timing Allows Matching Novel Climatic Constraints in the Box Tree Moth, Cydalima perspectalis (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects11090629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Invasive Patterns of Non-native Insects Related to Woody Plants Differing Between Europe and China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees facilitate the establishment of non-native forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosário Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.52.36358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding global plant health: the rise of sentinels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard O'Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1041-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are traded forest tree seeds a potential source of nonnative pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (7), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a list of invasive alien species likely to threaten biodiversity and ecosystems in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.1032 - 1048. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes exotiques : une menace pour le maquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daubrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 727, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid spread of Leptoglossus occidentalis in Europe: a bridgehead invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-0993-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex invasion story underlies the fast spread of the invasive box tree moth (Cydalima perspectalis) across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (3), pp.1187-1202. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01111-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Anslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Baranchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex invasion history of the Asian long-horned beetle: fifteen years after first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Keena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-017-0917-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common pheromone use among host-associated populations of the browntail moth, Euproctis chrysorrhoea, displaying different adult phenologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Frago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn P. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Hodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3-4), pp.295 - 306. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2019/0774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component blends for trapping native and exotic longhorn beetles at potential points-of-entry and in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.281 - 297. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-0997-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Insects and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepa S. Pureswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.35 - 50. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-018-0075-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a framework of minimum standards for the risk assessment of alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scalera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (2), pp.526-538. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Monochamus galloprovincialis, the European vector of the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-017-0878-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity drives global patterns of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Leptoglossus occidentalis entirely responsible for the high damage observed on cones and seeds of Pinus pinea? Results from a fertirrigation trial in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Oliveira Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Edgar Pinheiro Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Manuel Rodrigues Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species depending on acclimation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stone pine, Pinus pinea L., a new highly rewarding host for the invasive Leptoglossus occidentalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana O. Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.41.30041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 15 microsatellite markers for the highly invasive box tree moth Cydalima perspectalis (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.264-267. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2018.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel nurseries to assess the phytosanitary risks from insect pests on importations of live plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, 8 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29551-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global rise in emerging alien species results from increased accessibility of new source pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Seebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie E. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (10), pp.E2264 - E2273. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1719429115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des introductions et de la propagation en Europe des bioagresseurs exotiques liés aux plantes ligneuses (Résumé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (6), pp.595-596. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring alien introduction pathways risks losing the focus on invasive species policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.265-266. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro X-ray computed tomography suggests cooperative feeding among adult invasive bugs Leptoglossus occidentalis on mature seeds of stone pine Pinus pinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana O. Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel F. C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Maurício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.18-27. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubling travellers: are ecologically harmful alien species associated with particular introduction pathways?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pergl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.32.10199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667-680. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionary Moths and Associated Urtication Risk: Global Change-Driven Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.323 - 342. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-031616-034918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions, national borders, and the current state of non-native insect species in Greece and the neighbouring Balkan countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilios Christopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Insectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (2), pp.161 - 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of climate warming on the survivorship of adult Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.192-199. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven recommendations to make your invasive alien species data more useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaike de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2017.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-site resampling of a study area in spatial genetics: implications for flying insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pajares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e4135. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien Pathogens on the Horizon: Opportunities for Predicting their Threat to Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Hesketh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan V. Purse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Eilenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure indispensable pour l’étude des insectes exotiques envahissants ou potentiellement envahissants : le laboratoire de quarantaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), pp.667 - 680. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2016-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Long-horned Beetle dispersal potential estimated in computer-linked flight mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (1-2), pp.282-286. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No saturation in the accumulation of alien species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Seebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie E. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms14435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pissodes irroratus Reitter 1899, a species from East Russia new to Europe (Coleoptera: Curculionidae: Molytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Langor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snudebiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global compositional variation among native and non-native regional insect assemblages emphasizes the importance of pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.893-905. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of insect vectors in epidemiology and invasion risk of Fusarium circinatum, and risk assessment of biological control of invasive Pinus contorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Ganley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Storer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1059-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and interspecific variation in rates of spread for insect species invading Europe during the last 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Garnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.907-920. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1080-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EASIN Editorial Board: quality assurance, exchange and sharing of alien species information in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gervasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2016.7.4.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex patterns of global spread in invasive insects: eco-evolutionary and management consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff R. Garnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Bertelsmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.935-952. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1082-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Megastigmus&amp;lt;/em&amp;gt; seed chalcids (Hymenoptera, Torymidae) radiated much more on Angiosperms than previously considered. I- Description of 8 new species from Kenya, with a key to the females of Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Copeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.51 - 124. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.585.7503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic use of recombinant Tha p 2 in the allergy to Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Carballeda-Sangiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (10), pp.1332-1335. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost mtDNA haplotypes generated by fortuitous NUMTs can deeply disturb infra-specific genetic diversity and phylogeographic pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini A. Koutroumpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (2), pp.109-115. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel Trees as a Tool to Forecast Invasions of Alien Plant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Vettraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 15 p. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and pathways of forest insect invasions in Europe, can we predict the next arrivals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti Accademia Nazionale di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing frontiers in tackling pathways of biological Invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim M. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Booy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (8), pp.769-782. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting Sentinel European Trees in Eastern Asia as a Novel Method to Identify Potential Insect Pest Invaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Zhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), 19 p. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Alien Species Information Network (EASIN): supporting European policies and scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luísa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pelaez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2015.6.2.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic dissimilarity in patterns of interception and establishment of alien arthropods, nematodes and pathogens affecting woody plants in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.36-45. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, 6 p. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e4660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive Leptoglossus seed bug, a threat for commercial seed crops, but for conifer diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.1833-1849. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-013-0630-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapause incidence and duration in the pest mango blossom gall midge, Procontarinia mangiferae (Felt), on Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Delatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nibouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (5), pp.661 - 670. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485314000480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and dispersion of urticating setae in three species of processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.320-327. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1749-4877.12031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the first recorded outbreak of the Douglas-fir tussock moth, Orgyia pseudotsugata, in southern California and the extent of its distribution in the Pacific Southwest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom W. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 329, pp.295-305. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood of establishment of tree pests and diseases based on their worldwide occurrence as determined by hierarchical cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 315, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.2362-2375. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 11 polymorphic microsatellite markers in the highly invasive Western conifer seed bug, Leptoglossus occidentalis (Heteroptera, Coreidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.617-619. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0154-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgE Sensitization to Thaumetopoea pityocampa: Diagnostic Utility of a Setae Extract, Clinical Picture and Associated Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (4), pp.283-290. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000369807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping wood boring beetles in Italian ports:a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rassati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (1), pp.61-69. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-013-0499-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cone and seed pests by wildfire opened a five-year regeneration window in a non-regenerating incense-juniper (Juniperus thurifera L.) stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Cambecedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la germination chez une endémique forestière du Maroc, le cyprès de l’Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arjouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahmed El Alaoui El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd El Mercht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid El Wahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetic and pheromonal diversity of the Cydia strobilella species complex (Lepidoptera: Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn P. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olle Anderbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Fa Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.305-315. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2012.00662.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01133499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acariens et insectes ravageurs de deux cupressacées menacées au Maroc: le Genévrier thurifère et le cyprès de l’Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Alaoui El Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Arjouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd El Mercht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of Lepidopteran pest detection and surveillance: constraints and opportunities for multiple-species trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Suckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.50-58. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-012-0223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs génétiques contredisent les hypothèses historiques : l'origine chypriote inattendue du chalcidien des graines invasif Megastigmus schimitscheki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.227. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2012.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed wasp invasions promoted by unregulated seed trade affect vegetal and animal biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.228 - 246. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2012.00308.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setae from the pine processionary moth (Thaumetopoea pityocampa) contain several relevant allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2012.02107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of pest surveillance techniques for detecting quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3), pp.515-551. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list of methods to detect arthropod quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2011.02523.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(3Z,6Z,9Z,12Z,15Z)-pentacosapentaene and (9Z,11E)-tetradecadienyl acetate: sex pheromone of the spruce coneworm Dioryctria abietella (Lepidoptera: Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lofstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Jirle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (1-2), pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences on population history of a seed chalcid wasp: invasion success despite a severe founder effect from an unexpected source population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (24), pp.6086-103. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of cutaneous reactions to the pine processionary moth (Thaumetopoea pityocampa) in an adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Garcia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sanchez Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.220 - 228. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2011.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Keller and Springborn: No doubt about invasion debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huelber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (25), pp.E221 - E221. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1107028108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a spread model to identify the entry points from which the pine wood nematode, the vector of pine wilt disease, would spread most rapidly across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (12), pp.2981-2995. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9983-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic legacy yields an invasion debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hülber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011728108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of terrestrial alien arthropod predators and parasites established in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène E Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (4), pp.477-504. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9355-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open minded and open access: introducing NeoBiota, a new peer-reviewed journal of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Kowarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Starfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.9.1835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct impacts of recent climate warming on insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2010.00196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of environmental and human pressures on biological invasions across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jarosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (27), pp.12157 - 12162. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1002314107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1478-1490. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well do we understand the impacts of alien species on ecosystem services? A pan-European, cross-taxa assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Basnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Josefsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.135 - 144. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/080083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive radiation through phenological shift: the importance of the temporal niche in species diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01045.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human-mediated dispersal in the spread of the pinewood nematode in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianren Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), e4646; 10 p. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts sous la menace des espèces exotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien species in a warmer world : risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of climate on masting in the European larch and on its specific seed predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte N. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (3), pp.527-537. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1233-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la chenille qui redémarre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca se passe comme ça</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population facing climate change: joint influences of Allee effects and environmental boundary geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-007-0073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of the Dioryctria abietella species group (Lepidoptera: Pyralidae) based on mitochondrial DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (5), pp.845-859. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aesa/101.5.845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of an invasive insect via reaction-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 216 (1), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition sites of the cypress seed bug Orsillus maculatus and response of the egg parasitoid Telenomus gr. floridanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-006-9002-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the pine processionary moth Thaumetopoea wilkinsoni in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (11), pp.2273-2283. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of climate change on the potential feeding activity of Thaumetopoea pityocampa (Den. & Schiff.)(Lep., Notodontidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pennerstorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can alien species inventories and interception data help us prevent insect invasions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (5), pp.489-502. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485307005184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lack of native congeners may limit colonization of introduced conifers by indigenous insects in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X05-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth (Zeiraphera diniana) have cyclic and synchronous population fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative analysis of the interceptions of non- indigenous organisms in Europe during 1995-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.490-496. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2006.01049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth ( Zeiraphera diniana) have cyclic and synchronous population fluctuations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), p.299-307. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking patterns and processes of species diversification in the cone flies Strobilomyia (Diptera : Anthomylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (3), pp.606-621. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed parasitism redirects ovule development in Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Aderkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (1571), pp.1491-1496. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution and ecology of two species of Orsillus (Hemiptera: Lygaeidae) associated with cones of native and introduced Cupressaceae in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137 (4), pp.450-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinucleate storage cells in Douglas-fir (Pseudotsuga menziesii (Mirbel) Franco) and the effect of seed parasitism by the chalcid Megastigmus spermotrophus Wachtl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick von Aderkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Chiwocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (6), pp.616-622. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of geographic range in the pine processionary moth caused by increased winter temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Netherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.2084-2096. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/04-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la conservation des populations pyrénéennes de Genévrier thurifère (Juniperus thurifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Cambecedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Burrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société d'histoire naturelle de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 141 (2), pp.189-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition strategies of conifer seed chalcids in relation to host phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick von Aderkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91 (10), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-004-0554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella, ravageur des marronniers d’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between exotic and native insects for seed resources in trees of a Mediterranean forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:BINV.0000010119.51131.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone flies, Strobilomyia spp. (Diptera : Anthomyiidae), affecting conifer natural regeneration in the Far East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Z. Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Entomologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (3), pp.363-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential invasion of China by exotic insect pests associated with tree seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (11), pp.2195-2210. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024592716172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotinous cones of Cupressus sempervirens provide viable seeds in spite of high seed predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (8), pp.781-787. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-infesting chalcids of the genus Megastigmus Dalman, 1820 (Hymenoptera : Torymidae) native and introduced to the West Palearctic region : taxonomy, host specificity and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skrzypczynska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.127-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in a seed chalcid, Megastigmus spermotrophus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.363-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un nouveau ravageur des graines d’origine turque dans les cédraies du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, p.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome est un bien public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courbet, Proudhon, l'art et le peuple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1539, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are seed cones of Swiss stone pine (Pinus cembra) not attacked by the specialized pine cone weevil, Pissodes validirostris ? A case of host selection vs. host suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 99 (2), pp.157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and evaluation of seed damage of cypress, Cupressus sempervirens L., in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frigimelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28, pp.729-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of an egg parasitoid (Telenomus Gr. Floridanus, Hymenoptera scelionidae) of two true seed bugs (Heteroptera lygaeidae) living on Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Roversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, pp.163-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des ravageurs des cônes et graines de cyprès, Cupressus sempervirens, dans des peuplements naturels et plantations du sud-est de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Markalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient transmission of an introduced pathogen via an accident insect-fungus association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colombari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frigimelica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86 (10), pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of insects damaging seed cones of cypress, Cupressus sempervirens, in natural stands and plantations of southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanos Markalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Zhi Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of insects attacking seed cones of Pinus cembra in the Alps, the Pyrenees and Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (2), pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the seed chalcid Megastigmus wachtli (Hymenoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.247-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone and foliage volatiles emitted by Pinus Cembra and some related conifer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (5), pp.1269-1277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emigrating seed chalcid, Megastigmus spermotrophus Wachtl (Hymenoptera: Torymidae), on seed production in a douglas-fir seed orchard in France and modelling of orchard invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ycart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 129, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of spraying mountain pine cones with oleoresin of Swiss stone pine cones to prevent insect attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (10), pp.2261-2274. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JOEC.0000006672.05861.6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid Megastigmus spermotrophus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and photoperiod on diapause development in a Douglas fir seed chalcid, Megastigmus spermotrophus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 111, pp.172-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect damge to cones and other mortality factors limiting natural regeneration potential of Swiss stone pine (Pinus cembra L.) in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Trosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some biological and ecological characteristics of Strobilomyia melaniola (fan) (Diptera: Anthomyiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sun Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fang Sanyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Silvae Sinicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (3), pp.238-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of trunk-implanted acephate for the protection of cones and seeds from insect damage in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 128, pp.391-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone flies, Strobilomyia spp. (Diptera: Anthomyiidae), attacking larch cones in China, with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xu-Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yong-Zhi Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yong-Bo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Schweizerischen Entomologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.411-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of trunk-implanted acephate for the protection of cones and seeds from insect damage in France and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 128 (3), pp.391-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg morphology and oviposition patterns of the Strobilomyia spp. (Diptera: Anthomyiidae) flies damaging siberian larch cones in northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yongbo Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (2), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the phytophagous insect and mite complex associated with cones of Junipers (Juniperus phoenicea L. and J. cedrus Webb and Berth.) in the Canary islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (1-2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chinois]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sun Jiang Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Xu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (3), 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect damage to cones and other mortality factors limiting natural regeneration potential of Swiss stone pine (Pinus cembra L) in the northern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Trosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical genetic differentiation among seed chalcid species of genus Megastigmus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52, pp.522-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual trapping of the Strobilomyia spp. (Dipt., Anthomyiidae) flies damaging Siberian larch cones in north-eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 119, pp.659-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des insectes sur les potentialités de régénération des chênes (Quercus spp.) en France. I. Mise en évidence d'une action méconnue des curculionides phyllophages sur les organes reproducteurs avant la fécondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 119, pp.455-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New larch cone and seed insect pest - Strobilomyia svenssoni michelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4), pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the study of cone and seed pests of the evergreen cypress (Cupressus sempervirens L.) in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78 (2), pp.211-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the knowledge of seed chalcids, Megastigmus spp. (Hymenomtera : Torymidae), in China, with the description of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Z. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Schweizerischen Entomologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newcone and seed pests collected in Northeastern China Barbara fulgens Kuznetsov (Lepidoptera : Tortricidae) the lustrous cone moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xueke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (1), pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch and spruce cone and seed insect damage in Northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gaibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yongbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 22 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect fauna of coniferous seed cones : diversity, host plant interactions, and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Groot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39, pp.179-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of acephate implants in protecting cones from insect damage in some conifer forests of Northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jiang-Hua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhang Xudong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xu Xanbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xu Yubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of Megastigmus spermotrophus (Hymenoptera : Torymidae) on Douglas-fir seed production : The new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 86 (3), pp.845-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractiveness of color traps to Strobilomya spp. (Diptera : Anthomyiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 22 (2), pp.297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect damage to cones of exotic conifer species introduced in arboreta. 1. Interspecific variations within the genus Picea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entomofaune nuisible aux structures reproductrices males et femelles des chenes en Roumanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scutareanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key to the puparium of three larch cone flies in Strobilomyia (Diptera : Anthomyiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jianghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chunxiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (1), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur quelques Lepidopteres Tortricidae peu observes ou nouveaux pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Genestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (2), pp.107-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource use and clonal differences in attack rate by the Douglas-fir seed chalcid, Megastigmus spermotrophus Wachtl (Hymenoptera : Torymidae), in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 123, pp.1219-1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific composition, bio-ecological characteristics and population dynamics of the larch cone fly (Strobilomyia spp. ; Dipt., Anthomyiidae) complex in the Da Khinggan and Xiao Khinggan mountains in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yao Wen-Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fang San-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 112, pp.454-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures implicated in the transportation of pathogenic fungi by the european bark beetle, Ips sexdentatus Boerner : ultrastructure of a mycangium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 123 (2), pp.245-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution a la connaissance de la faune entomologique des cones de Meleze en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Hirschheydt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Schweizerischen Entomologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 63 (1-2), pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the survey of cone and seed insects in conifer forest in northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (1), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pest of spruce cones. The lustrous spruce cone moth (Lepidoptera : tortricidae) in northeastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Northeast Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (6), pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeros problemas entomologicos relacionados con la introduccion de Pinus contorta Dougl. en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Estacion Central de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16 (31), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Phaenocarpa seitneri Fahringer and notes on its biology (Hymenoptera: Braconidae: Alysiinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoölogische Mededelingen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 61 (4), pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megastigmus strobilius Ratzeburg, 1848 (Hym. Torymidae) : its morphology, life history and economic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skrzypczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 104 (5), pp.484-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle biologique et repartition de Megastigmus wachtli (Seitn.) (Hymenoptera, Torymidae), chalcidien ravageur des graines de cypres dans le Bassin Mediterraneen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 101, pp.370-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponse des adultes de Lasiomma melania, ravageur des cones de Larix decidua, a des pieges colores de differents types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 40 (2), pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités destructrices des insectes ravageurs dans les vergers à graines de Douglas du Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 37 (1), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simultaneous test in Europe and China of generic attractants for detection of non-native xylophagous beetle species at ports-of-entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of exotic xylophagous species using generic lures at potential ports-of-entry in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Feddern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marchioro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO All-Division7 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invasive xylophagous beetles using metabacoding technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’expansion d’une population introduite de Xylosandrus crassiusculus (Coleoptera : Curculionidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges Lindgren verts en canopée : efficaces, voire un peu trop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions d’insectes forestiers : méthodes de détection précoce des risques avant etaprès introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du réseau scientifique RisqFor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le metabarcoding pour la détection et l’identification d’insectes invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions biologiques dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de Thuret – 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa Thuret Jardin Botanique, Nov 2021, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes invasifs dans le contexte de changement global: Echanges internationaux et méthodes de détection précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Biodiversité entomologique de l'Oise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Permanent d'Initiatives pour l'Environnement (CPIE) des Pays de l’Oise, Oct 2020, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-lure approach for trapping Cerambycidae in high risk areas for the introduction of bark and wood boring pests in Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Detection and control of forest invasive alien species in a dynamic world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and globalization, drivers of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conifer Sawfly Pest Threats to Eurasian Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns of pest invaions in Eurasian forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Forestry University; INRAE-URZF, Nov 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency and diversity of insects and fungi in traded tree seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklaus J. Grunwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sentinel Plantings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest, Snow and Landscape Research WSL, Oct 2018, Sursee, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The box tree moth, a new pest in North America: What did we learn from its invasion in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Ornamental Workshop on Insects and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hendersonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust in historical data to disentangle the evolutionary history of introduction? Input of a genetic approach to compare the invasion histories of two seed chalcids (Megastigmus sp.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroecological analysis of the altitudinal shift of larch budmoth outbreaks with climate change in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Button</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Congress of Entomology. ECE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Naples, Italy. p.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’invasion et de flux de populations de la pyrale du buis en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique sur les bioagresseurs du buis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Protection des Plantes (AFPP), Oct 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from historical data versus genetic approach to understand the introduction of invasive seed pests in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Forestry Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Baoding, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel nurseries as tools for pathway risk assessment: insects found on Chinese woody plants commonly shipped to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th anniversary congress, division 7 “Forest Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seed yield in seed orchards affected differently in presence of one insect species or a subset of species. Preliminary results from 2015-2016 in France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olle Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weslien Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Seed Orchards conference - The Key to Sustainable Bio-Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLU, Sep 2017, Bålsta, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of invasive seed chalcids (Megastigmus spp.) through extensive surveys in major European botanical gardens: the example of rose seed chalcids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th anniversary congress, division 7 “Forest Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the early warning and detection of potentially- invasive alien insects through sentinel plantings in other continents and extensive surveys in major European botanical gardens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN Conference on Tree and Plant Health Early Warning Systems in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatree., Feb 2016, Royal Botanic Gardens Kew, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 4e Conférence sur l'Entretien des Jardins Végétalisés et Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces exotiques envahissantes en France métropolitaine : constats, enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorvelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales « espèces exotiques envahissantes : vers un renforcement des stratégies d’action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion probability of the pine wood nematode with imported wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European invasion of the Western conifer seed bug: so what happened?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Climate Change and Water Restriction Drive The Arrival Of New Pests and Pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ghelardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Fast European Invasion: The Case of the Western Conifer Seed Bug (Leptoglossus occidentalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of pest dissemination in Europe with imported wood products: a focus on pine wood nematode and oak wilt disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host plant specialization influences the spread of endosymbiotic parthenogenesis in seed wasps (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel Plants to Prevent Biological Invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Vettraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantations d'arbres sentinelles européens en Chine pour détecter de manière précoce les insectes et pathogènes potentiellement envahissants en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gruffudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing potential expansion of the Pine Wood Nematode (Bursaphelenchus xylophilus) from the spatial genetic structure of the vector (Monochamus galloprovincialis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p., </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/berjki.2013.169.000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to predict the potential spread of the pine wood nematode, Bursaphelenchus xylophylus over a range of scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the nuclear region ITS2 for arthropods species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QBOL-EPPO Conference on DNA barcoding and diagnostic methods for plant pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European and Mediterranean Plant Protection Organization - Organisation Européenne et Méditerranéenne pour la Protection des Plantes (EPPO). Paris, FRA., May 2012, Haarlem, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential range expansion of the invasive pine wood nematode in Europe: current predictions and future improvements of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improvements of the model. International workshop on the impact of climate change on forest and agricultural ecosystems and adaptation strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monochamus Species As Potential Vectors Of The Pine Wood Nematode In Europe: What Can Be Learnt From The Asian Situation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alberto Pajares Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genetic markers contradict historical hypotheses: an unexpected Cypriot origin for the invasive seed chalcid Megastigmus schimitscheki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT 3 : Entomological Research in Mediterranean Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolonization of an incense- juniper stand by cone and seed pests following a forest fire. Is the fire opening a regeneration window?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Cambecedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fallour-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Colloque international sur le Genévrier thurifère et espèces affines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Dauphin, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématique moléculaire des insectes du genre Megastigmus ravageurs de graines de Cupressacées: une espèce d’insecte par espèce d’hôte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Colloque international sur le Genévrier thurifère et espèces affines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Dauphin, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of invasion of the pine wood nematode and wilt disease expression in Europe: preliminary model and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heated islands and the trade of large trees responsible for long distance jumps of the pine processionary moth beyond its expanding edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien insect species in a warmer world – patterns and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congresso Nazionale Italiano di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pathways in the spread of the pinewood nematode and predictions of future expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fuzhou, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first finding of Wolbachia in thelytokous seed chalcids (Hymenoptera : Torymidae, Megastigmus sp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do interception data really tell us about actual insect invasions in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share the resources or displace the natives: different strategies in invasive Megastigmus seed insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of molecular markers to identify cryptic species or complexes of sibling species in invasive or potentially invasive conifer pest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on the pine processionary moth range expansion: observations and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress;38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des travaux d'inventaire sur les insectes exotiques: du listing à la typologie des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones "Invasions biologiques et traits d'histoire de vie : variabilité, plasticité et adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incendie pourrait-il constituer un mécanisme de régénération naturelle du genévrier thurifère par échappement aux ravageurs des graines ? L’exemple de la montagne de Rié (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International sur le Genévrier Thurifère et autres Juniperus : écologie et gestion forestière durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cabrejas del Pinar (Soria), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVAGRAINES - Invasions de peuplements forestiers par des insectes séminiphages exotiques : mécanismes, conséquences écologiques et moyens de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Invasions Biologiques" : Colloque de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Moliets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pine Processionary Moth range expansion in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. North American Forest Insect Work Conference, "Metamorphosis: The forces of change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les populations d’insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de débat "la forêt face aux changements climatiques : acquis et incertitudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. U.S. Department of Agriculture interagency research forum on gypsy moth and other invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Annapolis,Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UE RTD Project - Quality of Life and Management of Living Resources;Global change and pine processionary moth:a new challenge for integrated pest management;PROMOTH QLK5-CT-2002-00852</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Belgodère, Calvi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialist seed insects can affect the conservation of endangered conifer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative approach in understanding biological invasions: What can be learnt from the analysis of DNA microsatellites in invasive Megastigmus seed chalcids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Biological Invasions NEOBIOTA- From Ecology to Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bern, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the suitability of a European cone weevil, Pissodes validirostris, for biological control of invasive pines in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Biological Control of Weeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Camberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Megastigmus seed chalcids (Hymenoptera: Torymidae) related to conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive patterns of an exotic seed chalcid, Megastigmus schimitscheki Novitzky, in the cedar plantations of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Beijing, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable frost impact on larch cone flies, a key factor for the natural regeneration of European Larch ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématique moléculaire de chalcidiens du genre Megastigmus(Hymenoptera : Torymidae), ravageurs des graines de genévriers(Juniperus spp.)dans les écosystèmes forestiers méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium IUFRO "Recherches entomologiques dans les écosystèmes méditerranéens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Rabat, Maroc. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des espèces autochtones et invasives du genre Megastigmus (Chalcidoidea : Torymidae) dans les cédraies et sapinières du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale Francophone d'entomologie;CIFE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality factors affecting cones and seeds of Cupressus sempervirens prior to seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strobilomyia spp. and Resseliella skuhravyorum on seeds of high elevation Larix decidua in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why seed cones of Pinus from the Cembrae subsection are less colonized by insects than cones of other alpine conifers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of edge-effects in the arthropod communities of Alpine and Siberian forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Khomentovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congresso SISEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Legnaro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Megastigmus spermotrophus to colour traps baited with volatile constituents of Pseudotsuga menziesii seed cones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raimbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. IUFRO conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Monte-Bondone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and spread of exotic tree seed pests in Europe vs. Colonization of exotic trees by native european seed pests: are the processes similar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cone and seed insects on the regeneration potential of conifer forests in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of invasion of Douglas-fir seed orchards by non-resident seed chalcids in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International union of forestry research organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of insects on natural regeneration of high altitude alpine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corso di cultura in ecologia vito di cadore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Padova, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes preliminaires de facteurs susceptibles d'etre impliques dans l'induction de la diapause prolongee chez Megastigmus spermotrophus Wachtl (Hymenoptere Torymidae) chalcidien seminiphage specifique du Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone and foliage volatiles from Douglas-fir and European larch : Relationship to attack by cone and seed insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. international congress of entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a Douglas-fir seed orchard by an insect pest Megastigmus spermotrophus : Modeling migration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ycart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cone insects really aggravate the limitation of natural regeneration potentialities in conifers growing in drastic conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Petropavlovsk-Kamtchatky</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental and genotype effect on prolonged diapause induction in the Douglas-fir seed chalcid, Megastigmus spermotrophus Wachtl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. international congress of entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of seed chalcid impact in pollenated and unpollenated Douglas-fir cones : The new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Koerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwest Seed Orchard Manager's Association Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Wilsonville OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of acephate implants in cone crop protection in some European conifers - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Koerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American international work conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, specificity, and evolution of insect guilds related to cones of conifers in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Abakan, Siberie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s'ajustent des populations d'insectes phytophages confrontees a des fluctuations saisonnieres acycliques d'abondance de leur hotes ? L'exemple de la diapause prolongee chez les insectes infeodes aux structures reproductrices des coniferes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1990, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results and some thinkings about significance and induction of prolonged diapause in cone insects with particular references to the larch cone fly (Lasiomma melania) and to the douglas fir seed chalcid (Megastigmus spermotrophus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conference of IUFRO working party S2.07.01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the survey of cone and seed insects in some conifer forests of northeast China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conference of IUFRO working party S2.07.01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Victoria BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des insectes ravageurs des cones et graines sur les potentialites de regeneration naturelle des principales essences constituant les forets d'altitude du Brianconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'infestation des nouveaux vergers a graines de Douglas du sud de la France par le chalcidien ravageur Megastigmus spermotrophus Wachtl. (Hymenoptera, Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Ljubljana, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between visual and olfactory stimuli in cone recognition by insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1986, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and forecast of larch cone fly populations in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheromones for trapping of two moth species in seed orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lofstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Löfqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution altitudinale des insectes ravageurs des cones d'epicea (Picea abies Karst.) dans les Alpes francaises du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ambrosia beetle recently introduced in Europe shows specific association with a yeast fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance for invasive xylophagous beetles using a DNA metabarcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France. , p.66, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de micro-injections d’emamectine benzoate dans l’arbre hôte sur la survie des premiers stades larvaires de la pyrale du buis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence sur les moyens alternatifs de protection pour une production intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration-based monitoring of metabolic rate following cold-exposure in two invasive Anoplophora species (Cerambycidae) depending on acclimation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. SIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. 2017, 16th International Symposium on Insect-Plant Relationships - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Hylesia metabus (Lepidoptera: Saturniidae), moths responsible for lepidopterism outbreaks in French Guiana and Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. 2016, ICE 2016; XXV International Congress of Entomology. Program book. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.113657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen years after the first record of the Asian Longhorned Beetle in Europe : a preliminary analysis of the invasion history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016; International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invasion fulgurante de la pyrale du buis en France et en Europe: Diversité génétique et approche phylogéographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence sur l'entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. , 2016, AFPP - 4e Conférence sur l’entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and fast invasion in Europe: The case of the Western conifer seed bug Leptoglossus occidentalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. 2016, ICE 2016; XXV International Congress of Entomology. Program book. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the invasion history of an exotic pest based on genetic markers: the case of the Asian long-horned beetle (Anoplophora glabripennis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neobiota 2016; 9. International Conference on Biological Invasions Biological Invasions: Interactions with Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vianden, Luxembourg. Fondation faune-flore - Institut de recherche sur le patrimoine naturel et la diversité biologique, 2016, NEOBIOTA 2016. Biological Invasions: Interactions with Environmental Change. 9th International Conference on Biological Invasions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe : a phylogeographic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neobiota 2016: 9. International Conference on Biological Invasions Biological Invasions: Interactions with Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vianden, Luxembourg. Fondation faune-flore - Institut de recherche sur le patrimoine naturel et la diversité biologique, 2016, NEOBIOTA 2016. Biological Invasions: Interactions with Environmental Change. 9th International Conference on Biological Invasions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the invasive box tree moth, Cydalima perspectalis, in its native and invaded areas and preliminary phylogeographic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Vetek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinka Matošević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Chatzidimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Shurov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting IUFRO 7.03.06, 7.03.07 &amp; 7.03.13 “Population Dynamics and Integrated Control of Forest Defoliating and Other Insects”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 2015, IUFRO Conference "Population dynamics and integrated control of forest defoliating and other insects". Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host plant specialization matters in the epidemiology of Wolbachia across phytophagous wasps (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Wolbachia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Innsbruck, Austria. 2014, Wolbachia 2014. 8th International Wolbachia Conference. Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'entrée de ravageurs et pathogènes invasifs avec l'importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the pine processionary moth under climate change: Research directions on the responses to thermal heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanting large potted trees: a factor involved in the range expansion of the pine processionary moth, Thaumetopoea pityocampa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and phylogeography of the Douglas-fir seed chalcid &amp;lt;em&amp;gt;Megastigmus spermotrophus&amp;lt;/em&amp;gt; in its native area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 7.03.01 "Cone and seed insects" and 7.03.04 "Diseases and insects in forest nurseries" Working Party Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vilnius, Lithuania. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of the pine cone weevil Pissodes validirostris (Coleoptera, Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. -H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Cone and seed insects.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Western conifer seed bug, Leptoglossus occidentalis on major European conifers: Example of Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFRO 7.03.01 "Cone and seed insects" and 7.03.04 "Diseases and Insects in Forest Nurseries" Working Party Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vilnius, Lithuania. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridgehead effect in the invasion of the Western conifer seed bug in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions "NEOBIOTA 2012"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. GEIB Grupo Especialista en Invasiones Biológicas, 367 p., 2012, NEOBIOTA 2012 - 7. European conférence on biological invasions; Halting Biological Invasions in Europe: from Data to Decisions; Abstracts GEIB Grupo Especialista en Invasiones Biológicas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact biologique et génétique du chalcidien séminiphage invasif M. rafni sur les plantations de conifères en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Matsiakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Eschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 74 p., 2015, 9791091015165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionary Moths and Climate Change : An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), pp.553-1028, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyprès, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes ravageurs des cones et graines de coniferes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 135 p., 1983, 2-85340-509-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la gamme d'essences exotiques forestières et ses répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches en développement : prospectives sur la détection précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220-233, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs sur eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-179, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements dans l'arc alpin de la tordeuse grise du mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-93, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des espèces exotiques envahissantes et contrôle aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-219, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les invasions et les détecter précocement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.137-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pests and diseases in the native and European range of Douglas-fir. 3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Capretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola La Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugs, ants, wasps, moths and other insect species. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazza G; Tricarico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive Species and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CAB International, pp.63-75, 2018, CABI invasives serie, 978-1-78639-098-1. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786390981.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-native invertebrates and pathogens on market forest tree resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Biological Invasions on Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 354 p., 2017, Invading Nature, 978-3-319-45121-3; 978-3-319-45119-0 9783319451190. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45121-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to leaves of broadleaf woody plants. Chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Barham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques, A., Cleary, M., Matsiakh, I., Eschen, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to reproductive structures of broadleaf woody plants. Chapter 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venche Talgø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques A; Cleary M; Matsiakh I; Eschen R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-103, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to flowers, cones and seeds of coniferous woody plants. Chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venche Talgø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ting Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques A; Cleary M; Matsiakh I; Eschen R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAB International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-223, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Drivers of the Pine Processionary Moth’s Expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and Clinical Symptoms of Human Reactions to Processionary Moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of the pine processionary moth in the Southern French Alps and its impact on the populations of the endangered Spanish moon moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update : Chapter 7: Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du changement climatique sur les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arbre et la forêt à l’épreuve d’un climat qui change : Rapport au Premier ministre et au parlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 183 p., 2015, 978-2-11-009766-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Host Tree Selection by the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Pine Processionary Moth and Parasitoid responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Impact of the Urticating Processionary Larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Immune Responses to Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Moneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine wood nematode, pine wilt disease, vector beetle and pine tree: how a multiplayer system could reply to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change and insect pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CABI Climate Change Series, 9781780643786. </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643786.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Structure of the Urticating Apparatus in Processionary Moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Les bio-invasions d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sauvion; Paul-André Calatayud; Denis Thiéry; Frédéric Marion-Poll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions insectes-plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae; IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-56, 2013, 978-2-7592-2018-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bio-invasions d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions insectes-plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceratitis capitata (Wiedemann, 1824) - Mediterranean fruit fly (Diptera, Tephritidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyoptera (Blattodea, Isoptera), Orthoptera, Phasmatodea and Dermaptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Pensoft Publishers, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and Seed Beetles (Coleoptera, Chrysomelidae). Chapter 8.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Beenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALARM field site network, an outstanding tool for the survey of invasive insects infesting seeds of wild roses in europe. Chapter 6: Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardas Budrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Petanidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes albopictus (Skuse, 1894) - Asian tiger mosquito(Diptera, Culicidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diptera. Chapter 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Skuhrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), Pensoft Publishers, 2010, BioRisk, 978-9546425546. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymenoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delvare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Pensoft Publishers, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trialeurodes vaporariorum (Westwood, 1856) - Glasshouse whitefly (Hemiptera, Aleyrodidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, time and geographic patterns. Chapter 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; (Gennadius, 1889) - Cotton whitefly (Hemiptera, Aleyrodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Pensoft Publishers, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megastigmus spermotrophus Wachtl, 1893 - The Douglas-fir seed chalcid (Hymenoptera,Torymidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphis gossypii Glover, 1877 - Cotton aphid, melon aphid (Hemiptera, Aphididae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankliniella occidentalis (Pergande,1895) - Western flower thrips (Thripidae, Thysanoptera). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lice and Fleas (Phthiraptera and Siphonaptera). Chapter 13.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ALARM case study : The rapid colonization of an introduced tree, black locust by an invasive north-american midge and its parasitoids. Chapter 6: Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljubodrag Mihajlović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the potential expansion of the invasive pinewood nematode in China with global warming. Chapter 9 : The combined effects of major drivers and pressures on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemisia tabaci (Gennadius), cotton whitefly (Aleyrodidae,Hemiptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceratitis capitata (Wiedemann), Mediterranean fruit fly (Tephritidae, Diptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphis gossypii Glover, cotton aphid, melon aphid (Aphididae, Hemiptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial invertebrates of Europe. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes albopictus (Skuse),Asian tiger mosquito (Culicidae, Diptera) Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursaphelenchus xylophilus (Steiner&Bührer), pine wood nematode (Parasitaphelenchidae, Nematoda). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liriomyza huidobrensis (Blanchard), serpentine leaf miner (Agromyzidae, Diptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankliniella occidentalis (Pergande), western flower thrips (Thripidae, Thysanoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on temperate forests and interaction with management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2008, 978-1-84593-294-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravageurs du cyprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cypress: A practical handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union Logo, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cerambycidae ou longicornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Curculionidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large cone fly in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of forest insect populations. Patterns, causes, implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Publishing Corporation, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tordeuse grise est un redoutable ennemi du meleze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions vegetales a l'I.N.R.A. - aspects mediterraneens -Recueil d'articles de presse parus dans Nice-matin de mai 1981 a aout 1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les hommes et les forêts des insectes ravageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest decline to salvage logging: cascading impacts on saproxylic beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biosurveillance of wood-boring cerambycid beetles using DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population facing climate change: joint influences of Allee effects and environmental boundary geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of an invasive insect via reaction-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004917v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à &amp;quot;la catégorisation de Euplatypus parallelus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05006491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Cordylomera spinicornis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04608634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04353534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Program. Project Management of cone and seed insects in seed orchards. Final technical report of the 1991-93 EC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA2B--003-C, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La specificite des relations entre cones de coniferes et insectes infeodes en Europe occidentale. Un exemple d'etude des interactions plantes-insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des Pays de l'Adour, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la merocénose des cônes de pin sylvestre en foret de fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Pierre et Marie Curie - Paris 6, 1975. Français. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02859570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Besana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Santoiemma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett G Booth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavaletto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M Turner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen F Nahrung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamanaka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyda Fenn-Moltu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.151227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshi Qin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Ming Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhashenjiacan Bao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Papek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Derli&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Melin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Cocos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Canavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10313-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na An" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixun Ge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313448" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Curletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.95.129483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Liebhold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R Bartlett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael E Blake" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqing Luo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguo Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-125410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canella Radea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodey Peyton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.83.96823" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oliveira Farinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Verheyde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ulenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilco Meijer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoekstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Ketelaere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I. Cognato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-76.3.367" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sendek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.&#8208;f. Bader" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13622" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02887-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Dal Cortivo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e93995" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sinno-Tellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Langrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2021.1919694" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Turner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Blake" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14393" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13381" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Backe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01214-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627834v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nievergelt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Wermelinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04585-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kirkendall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4877.1.2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Hoch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Connell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.4.04" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueting Sun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11020111" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Klapwijk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A Harrower" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Cardoso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.62.53796" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627829v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Franic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1971" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627982v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Aldridge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14527" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;rard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Keena" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0917-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn P. Svensson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Hodar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0774" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0997-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Eschen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Hanlon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vannini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1041-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625954v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.52.36358" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Oliveira Farinha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Edgar Pinheiro Silva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Correia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Manuel Rodrigues Sousa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621251v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana O. Farinha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Durpoix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Valente" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Sousa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.41.30041" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623059v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30605-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626202v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scalera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stewart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S. Pureswaran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-018-0075-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Seebens" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Blackburn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie E. Dyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hulme" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719429115" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447493v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70307" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12200" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607810v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Desmet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simpson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike de Wever" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2017.00013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Larsson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034918" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620054v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Coyle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Christopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626987v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hesketh" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan V. Purse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eilenberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12297" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605941v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12408" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607783v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14435" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602700v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pysek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.32.10199" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624078v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12262" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605949v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F. C. Pereira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Maur&#237;cio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12225" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639527v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1079-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630227v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Langor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632311v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dick" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ganley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Storer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1059-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639671v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1080-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637388v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gervasini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Amico" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Deriu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2016.7.4.02" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636832v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Garnas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wingfield" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1082-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632331v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Copeland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Soldati" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.585.7503" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638110v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638263v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Booy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv082" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640514v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Vettraino" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120571" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641337v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D&#8217;amico" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Nunes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pelaez Sanchez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2015.6.2.05" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634098v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12267" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW284LMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633238v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12095" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNHF5C1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631903v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez-Mahillo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Carballeda-Sangiao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vega" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12678" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634100v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W. Coleman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jones" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Graves" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Woods" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.06.027" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633719v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Holmes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.12.021" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633992v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Petrucco Toffolo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zovi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara P&#233;rin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paolucci" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12031" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T65BNW0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634224v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0630-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631000v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Normand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delatte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nibouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000480" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631901v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Moneo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000369807" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636884v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-013-0499-5" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642234v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raimbault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649447v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arjouni" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Mercht" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abou Sy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Wahidi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133499v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lassance" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Anderbrant" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fa Chen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2012.00662.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/986A314C53F974F7CEDF1DF3674C3826B41B2BF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651062v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arjouni" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Suckling" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0223-6" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E32A88F274CEA110FC3E10880339C786331D773/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643543v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00311.x" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77905665DBF597E8A2FD793E1C07CCBD33D7C777/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650344v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00308.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E048AEDDCC5CF43C3D57A5D3D1FC956F3FA880B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646815v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2012.02107.x" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jan de Kogel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.2600" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE179860395574375E6B4FFD134E3CE7FFE233AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190252v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2011.02523.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648700v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lofstedt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Svensson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Jirle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rosenberg" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01619.x" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN4FC9LP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644307v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Opstal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9983-0" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648473v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huelber" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107028108" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646775v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Vega" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Garcia Ortiz" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez Palla" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Sanchis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2011.01884.x" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QJFKJ5J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650956v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl H&#252;lber" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011728108" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648399v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Kowarik" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kollmann" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Starfinger" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.9.1835" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643700v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Roy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Roy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9355-9" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82933555AB0B75A24D2150196158C8AB3D781054/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544109v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Basnou" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Josefsson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/080083" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544094v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pysek" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarosik" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulme" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kuhn" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wild" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002314107" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667554v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2010.00196.x" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XPXCMWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653450v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668026v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hulme" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2009.06.008" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659303v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Pan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Fang" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianren Ye" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004646" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377994v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte N. Poncet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sachet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1233-5" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S7QHQ0WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654961v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377998v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sachet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poncet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01045.x" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7NDZHCQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659001v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.08.002" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657240v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-007-0073-1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659519v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gillette" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aesa/101.5.845" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659603v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pennerstorfer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schopf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00302.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64135TH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666220v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005184" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657819v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rouault" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-006-9002-z" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58B1C60D5A78B683A58F0C5830B10B2E1509DD9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661739v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-277" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659142v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Baltensweiler" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.15010.x" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562244C3BC5B17B84F3A9AF1EA78C6E7697C5591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654307v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01049.x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPVGG769-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061372v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltensweiler" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293181v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.06.005" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61ZRN3R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683543v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stastny" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Netherer" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1903" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674178v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wagner" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Chiwocha" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800670" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679894v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cantini" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682063v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baut" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02570042v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouault" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wagner" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3061" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676752v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guichard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677708v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouault" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-004-0554-4" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5XMBBQ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679340v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BINV.0000010119.51131.19" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70E42808AD58DC96583C89765A6F63EC2BB19AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678268v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouyang Hua" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024592716172" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9W04J3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883753v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003073" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676907v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skrzypczynska" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681609v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Sun" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sachet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Pan" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676745v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673315v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699291v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cantini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feci" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frigimelica" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guido" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698042v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Roversi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaziz" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696986v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markalas" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693184v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colombari" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883261v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Markalas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689937v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688224v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carcreff" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698417v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695337v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006672.05861.6c" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF6JD364-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435000v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691824v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688130v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Candau" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ycart" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694997v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sun Jiang Hua" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhang Xu Dong" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687161v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jianghua Sun" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xudong Zhang" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yongbo Xu" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687163v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574459v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Zhang" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692292v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raimbault" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687599v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xu-Dong Zhang" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Bo Xu" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684034v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sun Jianghua" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fang Sanyang" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883040v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dormont" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roques" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trosset" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686563v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688368v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Trosset" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707290v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jianghua" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xudong" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hua" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712617v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705752v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Turgeon" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Xu" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701837v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougon" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rougon" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704271v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710934v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groot" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707032v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gaibin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yongbo" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707031v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xueke" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705618v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhang Xudong" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xu Xanbin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xu Yubo" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711490v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Ros" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ostermeyer" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706979v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rappaport" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mori" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713354v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jenkins" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705140v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scutareanu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708981v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chunxiang" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713777v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genestier" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705538v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711964v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao Wen-Sheng" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fang San-Yang" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708254v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillaumin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712209v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Hirschheydt" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724714v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Fang" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720481v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727845v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722118v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Achterberg" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727225v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725599v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726090v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423808v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raimbault" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21782" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171679v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416212v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171607v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291460v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687370v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685744v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593101v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593035v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593152v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J. Grunwald" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551961v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mayeur" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Button" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593202v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viot" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593045v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592993v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592963v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Rosenberg" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslien Jan" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603660v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801551v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744067v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutou" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740087v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ghelardini" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740802v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740695v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bob Douma" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Hemerik" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740030v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favre" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741498v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Li" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800872v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Douma" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Magnusson" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811288v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746336v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/berjki.2013.169.000" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806602v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares Alonso" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808475v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghua Sun" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809033v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811215v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803738v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807418v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750789v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821025v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756126v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816516v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823868v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755411v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750835v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756091v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boivin" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757918v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750711v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825465v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763198v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gourov" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827405v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831115v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761056v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831279v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767156v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766336v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770701v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourov" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aimi" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khomentovsky" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767027v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769223v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770146v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773611v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773489v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772529v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776250v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775039v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775040v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775139v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777458v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koerber" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775804v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Koerber" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776869v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Rappaport" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779136v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779186v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781899v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781992v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783130v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782342v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783551v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782827v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781519v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#246;fqvist" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783479v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603928v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92730" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608243v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603665v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603593v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603884v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602134v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chatzidimitriou" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shurov" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740627v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602096v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745159v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538434v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Hoffmann" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805674v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peron" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806488v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Imbert" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833711v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tardy" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619811v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Matsiakh" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265430" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0000" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798057v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/entomology/book/978-94-017-9339-1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823399v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856667v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087095v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086888v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117257v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074025v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117222v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171743v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791464v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Capretti" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola La Porta" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601545v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Barham" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cech" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Drenkhan" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0037" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591695v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venche Talg&#248;" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0070" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591701v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0189" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791219v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-45121-3" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45121-3_7" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795579v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800929v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mateus" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798858v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799333v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797736v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798848v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vega" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798911v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602112v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Zhao" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/environmentalimpact/ebook/20153325832" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643786.0220" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797833v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806951v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaultier" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sarah" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664072v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gauthier" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1195/9782759220199/interactions-insectes-plantes" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824919v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.70" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928698v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928647v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928734v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928721v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928732v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821207v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Skuhrava" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.53" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821237v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.55" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928737v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821650v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.65" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814625v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubodrag Mihajlovi&#263;" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820960v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928768v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817584v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.68" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823063v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Beenen" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.52" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822462v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Petanidou" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820139v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815837v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821668v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nentwig" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816563v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811563v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824213v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816921v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815449v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836283v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834275v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837135v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855787v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854371v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807950v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485107v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169148v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boyer" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta Coma" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401938v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004917v4" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05006491v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847039v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857433v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02859570v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Besana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Santoiemma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett G Booth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavaletto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshi Qin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Ming Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhashenjiacan Bao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mally" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M Turner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen F Nahrung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamanaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyda Fenn-Moltu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.151227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Papek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Derli&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Melin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Cocos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hoffmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Canavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-025-10313-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Liebhold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R Bartlett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael E Blake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Curletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.95.129483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na An" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixun Ge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Verheyde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ulenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilco Meijer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoekstra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Ketelaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47446/OSMIA11.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqing Luo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguo Huang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120220-125410" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canella Radea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodey Peyton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.83.96823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oliveira Farinha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Turner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Blake" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14393" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sinno-Tellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Langrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2021.1919694" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sendek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baity-Jesi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.&#8208;f. Bader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13622" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony I. Cognato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-76.3.367" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02887-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Dal Cortivo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e93995" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13381" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Backe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01214-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pergl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A Harrower" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Cardoso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.62.53796" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291145v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kirkendall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4877.1.2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nievergelt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Wermelinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04585-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291393v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Hoch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Connell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.4.04" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302268v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueting Sun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11020111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293179v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Klapwijk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.52.36358" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Eschen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Hanlon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vannini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1041-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Franic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1971" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627982v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Aldridge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14527" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608201v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;rard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Keena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0917-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lei Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn P. Svensson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Marques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Hodar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0774" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628233v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0997-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623335v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.031" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NDQHQ5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629304v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S. Pureswaran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-018-0075-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626202v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scalera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Stewart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623059v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30605-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626247v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Oliveira Farinha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Edgar Pinheiro Silva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Correia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Manuel Rodrigues Sousa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706338v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana O. Farinha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Durpoix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Valente" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Sousa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.41.30041" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Seebens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Blackburn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie E. Dyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hulme" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719429115" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70307" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12262" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605949v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F. C. Pereira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Maur&#237;cio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12225" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pysek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.32.10199" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saracco" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Larsson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034918" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620054v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Coyle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Christopoulos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12200" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607810v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Desmet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simpson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike de Wever" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2017.00013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hesketh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan V. Purse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eilenberg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12297" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623131v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605941v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12408" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607783v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14435" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Langor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639527v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1079-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632311v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ganley" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Storer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1059-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639671v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1080-y" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637388v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gervasini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Amico" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Deriu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2016.7.4.02" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636832v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Garnas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wingfield" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1082-9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632331v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Copeland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Soldati" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.585.7503" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez-Mahillo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Carballeda-Sangiao" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vega" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12678" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633238v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini A. Koutroumpa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12095" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNHF5C1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640514v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Vettraino" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120571" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638110v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Booy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv082" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641337v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D&#8217;amico" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Nunes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pelaez Sanchez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2015.6.2.05" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634098v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12267" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW284LMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634224v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0630-9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Normand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delatte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nibouche" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000480" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633992v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Petrucco Toffolo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zovi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara P&#233;rin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paolucci" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12031" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T65BNW0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634100v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W. Coleman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jones" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Graves" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Woods" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.06.027" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633719v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Holmes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.12.021" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631901v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Moneo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000369807" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636884v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-013-0499-5" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642234v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raimbault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649447v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arjouni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Mercht" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abou Sy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Wahidi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133499v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lassance" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Anderbrant" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Fa Chen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2012.00662.x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/986A314C53F974F7CEDF1DF3674C3826B41B2BF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651062v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arjouni" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Suckling" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0223-6" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E32A88F274CEA110FC3E10880339C786331D773/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643543v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00311.x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77905665DBF597E8A2FD793E1C07CCBD33D7C777/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650344v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00308.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E048AEDDCC5CF43C3D57A5D3D1FC956F3FA880B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646815v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2012.02107.x" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jan de Kogel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.2600" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE179860395574375E6B4FFD134E3CE7FFE233AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190252v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2011.02523.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648700v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lofstedt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Svensson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Jirle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rosenberg" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01619.x" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN4FC9LP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646775v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Vega" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Garcia Ortiz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez Palla" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Sanchis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2011.01884.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QJFKJ5J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648473v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huelber" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107028108" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644307v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Opstal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9983-0" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650956v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl H&#252;lber" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011728108" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643700v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Roy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Roy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9355-9" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82933555AB0B75A24D2150196158C8AB3D781054/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648399v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Kowarik" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kollmann" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Starfinger" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.9.1835" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667554v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2010.00196.x" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XPXCMWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544094v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pysek" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jarosik" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulme" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kuhn" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wild" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002314107" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544109v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Basnou" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Josefsson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/080083" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377998v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sachet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poncet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01045.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7NDZHCQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659303v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Pan" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Fang" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianren Ye" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004646" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653450v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668026v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hulme" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2009.06.008" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377994v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte N. Poncet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sachet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1233-5" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S7QHQ0WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654961v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657240v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-007-0073-1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659519v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gillette" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aesa/101.5.845" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659001v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.08.002" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657819v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rouault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-006-9002-z" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58B1C60D5A78B683A58F0C5830B10B2E1509DD9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659603v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pennerstorfer" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schopf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00302.x" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64135TH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666220v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005184" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661739v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-277" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659142v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Baltensweiler" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.15010.x" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562244C3BC5B17B84F3A9AF1EA78C6E7697C5591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654307v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01049.x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPVGG769-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061372v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltensweiler" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293181v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.06.005" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61ZRN3R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02570042v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouault" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wagner" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3061" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679894v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Cantini" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674178v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Wagner" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Chiwocha" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800670" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683543v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stastny" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Netherer" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1903" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682063v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baut" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677708v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouault" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-004-0554-4" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5XMBBQ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676752v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guichard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679340v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BINV.0000010119.51131.19" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70E42808AD58DC96583C89765A6F63EC2BB19AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681609v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Sun" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sachet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Pan" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678268v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouyang Hua" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024592716172" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9W04J3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883753v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003073" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676907v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skrzypczynska" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676745v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673315v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699291v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cantini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feci" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frigimelica" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guido" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698042v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Roversi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouaziz" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696986v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markalas" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693184v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colombari" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883261v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Markalas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689937v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688224v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carcreff" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698417v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688130v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Candau" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ycart" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695337v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOEC.0000006672.05861.6c" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SF6JD364-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435000v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691824v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688368v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Trosset" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684034v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sun Jianghua" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fang Sanyang" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692292v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Zhang" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raimbault" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687599v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xu-Dong Zhang" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Zhi Pan" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Bo Xu" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574459v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687161v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jianghua Sun" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xudong Zhang" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yongbo Xu" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687163v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694997v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sun Jiang Hua" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhang Xu Dong" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883040v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dormont" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roques" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trosset" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686563v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705752v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Turgeon" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Xu" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701837v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougon" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rougon" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707290v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jianghua" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xudong" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hua" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712617v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704271v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707031v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xueke" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707032v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gaibin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yongbo" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710934v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Groot" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705618v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhang Xudong" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xu Xanbin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xu Yubo" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706979v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rappaport" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mori" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713354v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jenkins" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711490v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Ros" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ostermeyer" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705140v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scutareanu" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708981v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chunxiang" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713777v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genestier" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705538v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711964v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao Wen-Sheng" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fang San-Yang" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708254v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillaumin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712209v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Hirschheydt" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720481v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Fang" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724714v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727225v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722118v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Achterberg" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727845v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725599v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726090v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423808v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raimbault" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21782" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171679v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416212v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171607v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687370v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291460v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593101v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685744v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593152v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J. Grunwald" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593035v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551961v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mayeur" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Button" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593202v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viot" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593045v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592963v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Rosenberg" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslien Jan" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592993v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603660v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801551v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744067v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutou" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800872v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Douma" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Magnusson" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Hemerik" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740087v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ghelardini" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740802v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740695v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bob Douma" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740030v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favre" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741498v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Li" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811288v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746336v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/berjki.2013.169.000" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809033v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghua Sun" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808475v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806602v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares Alonso" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811215v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803738v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807418v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750789v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821025v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823868v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756126v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816516v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755411v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750835v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757918v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756091v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boivin" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750711v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825465v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827405v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763198v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gourov" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831115v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761056v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831279v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769223v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767027v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766336v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770701v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourov" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aimi" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khomentovsky" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767156v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770146v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773611v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773489v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772529v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776250v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776869v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Rappaport" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775039v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775040v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775139v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777458v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koerber" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775804v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Koerber" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779136v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779186v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781992v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781899v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783130v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783551v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782342v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782827v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781519v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#246;fqvist" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783479v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605319v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603665v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608243v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603928v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92730" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603593v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603884v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602134v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chatzidimitriou" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shurov" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602096v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740627v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806488v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Imbert" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805674v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peron" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538434v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Hoffmann" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745159v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833711v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tardy" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619811v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Matsiakh" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265430" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0000" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798057v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/entomology/book/978-94-017-9339-1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823399v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856667v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086888v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117257v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087095v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074025v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117222v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171743v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791464v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Capretti" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola La Porta" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791219v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-45121-3" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45121-3_7" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601545v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Barham" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cech" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Drenkhan" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0037" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591695v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venche Talg&#248;" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0070" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591701v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0189" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799684v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797736v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798848v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vega" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799333v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795579v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800929v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mateus" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798858v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798911v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602112v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Zhao" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/environmentalimpact/ebook/20153325832" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643786.0220" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797833v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664072v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gauthier" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sarah" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1195/9782759220199/interactions-insectes-plantes" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806951v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaultier" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928768v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817584v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.68" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823063v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Beenen" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.52" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822462v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Petanidou" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928732v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821207v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Skuhrava" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.53" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821237v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.55" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928721v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824919v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.70" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928698v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928647v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928734v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928737v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821650v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.65" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814625v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubodrag Mihajlovi&#263;" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820960v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815449v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820139v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815837v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821668v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nentwig" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816563v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811563v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824213v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816921v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836283v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834275v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837135v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855787v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854371v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807950v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485107v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169148v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boyer" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta Coma" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401938v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004917v4" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05006491v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847039v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857433v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02859570v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>