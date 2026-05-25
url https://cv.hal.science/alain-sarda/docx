--- v0 (2026-03-09)
+++ v1 (2026-05-25)
@@ -2868,269 +2868,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic of biobased bitumen synthesis from microalgae biomass by hydrothermal liquefaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Etude thermique expérimentale de l’impact d’un jet d’eau sur une surface métallique concave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyroliq 2019: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">CIFQ 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344703v1</w:t>
+                <w:t xml:space="preserve">hal-02340507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermique expérimentale de l’impact d’un jet d’eau sur une surface métallique concave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+                <w:t xml:space="preserve">Kinetic of biobased bitumen synthesis from microalgae biomass by hydrothermal liquefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Lecointe</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Pyroliq 2019: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340507v1</w:t>
+                <w:t xml:space="preserve">hal-02344703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du profil de température sur une surface concave impactée par des jets d’eau</w:t>
               </w:r>
@@ -4660,51 +4660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agyeman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Fekiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agyeman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104921" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2020.104940" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.11.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89L6ZT6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.08.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BGH9HFJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cuong Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolazo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JKGRF3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48D419L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman El Labban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.01.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VPWX8WB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farouq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLDCBCZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergneault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2003.08.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VRXG5PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Fekiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>