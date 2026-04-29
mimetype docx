--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Schoeny </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en STAPS et GéographieSAPRéM Université d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-0103-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156652633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation territoriale dans les espaces sportifs évènementialisés : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiations, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport est-il un sport comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2023, Orléans, France. https://www.fetedelascience.fr/le-e-sport-est-il-un-sport-comme-les-autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition récréative gamifiée : « randonnez, observez, participez ! » . Entre jeux et hors jeux, les enjeux d'une expérimentation sur la biodiversité de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres « Jeux &amp; Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytech Lille - Université de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l’image des territoires d’accueil des Jeux Olympiques et Paralympiques d’été : vers un outil d’aide à l’élaboration de l’image de la ville-hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International sur l’héritage des Jeux Olympiques et Paralympiques, Observatoire pour la Recherche sur les Méga-Evénements (ORME), « Legacy of Olympic and Paralympic Games »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Marne-la-Vallée, Jun 2019, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification de la société. L’expérience du spectateur et du sportif connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the image of the host territories of the Summer Olympic Games (1992-2016) : towards a tool to help develop a brand image of the host city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Legacy of Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique de l'itinéraire communicationnel pris par l'intervention sociale en Sciences et Techniques des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès International de la Société de Sociologie du Sport en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement, management et valorisation évènementielle des espaces sportifs et de loisir. Théorisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, logiques sociales et enjeux territoriaux, 10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art du management public des territoires sportifs intelligents en France : une analyse &amp;quot;dans le premier souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents &amp; management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisements au pont Georges V : un espace de mobilités (dis)jointes en constant pointillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupures – coutures – soudures : comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évènementiel sportif, au croisement d'enjeux patrimoniaux, économiques et politiques, un élément structurant pour un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 21es Rendez-vous de l’Histoire - La puissance des images. Sport et Grands Evénements sportif, un patrimoine pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l’Histoire, Oct 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1870-1920 : naissance du sportif, naissance du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Péguy ou la naissance du sport pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Péguy Orléans, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and urban issues of the Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Olympic Games: state of the art”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique territorial des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationnal "Territoires fabriqués - Territoires instrumentalisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEOARCHITECTURE; LEGO; PREFics; Lab-LEX, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau d'information et de communication topologique des loisirs golfiques en région Centre pour un développement territorial soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du programme régional de recherche TERDUGOLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Jul 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golf et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature,aménagements sportifs et développement durable : une question de « génération»?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine; Faculté des Sciences du Sport et de l’Éducation Physique, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle des communications produites par les différents publics-cibles concernés dans la mise en place et la réalisation d’un événementiel sportif : application à la méthodologie de conception des événementiels publicitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers thématiques du 17ème Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l'analyse systémique qualitative des communications : Introduction aux échanges de la journée de réflexions portant sur l'importance du paradigme systémique en communication organisationnelle du groupe Org&Co de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, réseau de la SFSIC; Centre de Liaison de l'Enseignement et des Médias d'Information (CLEMI), Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation de l'événement sportif par les représentations médiatiques : approche par la sémiotique situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports, médias et société : les JO de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers de recherche méthodologique de l’Institut National de l’Audiovisuel, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l’analyse systémique qualitative. Introduction aux échanges de la journée de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;CO de la Société Française des Sciences de l'Information et de la Communication, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomène d’influence par le sport : application de l’analyse systémique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La systémique qualitative. Audits et interventions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiotique d’un face à face d’avant match : la Nouvelle Zélande et son « Haka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La sémiotique situationnelle, enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution didactique à la systémique qualitative en SIC : le rando-raid SFR comme système communicationnel d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et techniques de recueil des données en communication organisationnelle. La recherche-action en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème journée d’étude Org&amp;Co; CELSA, Jan 2007, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts fondamentaux de l'Analyse Systémique Qualitative (ASQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du « Centre International en Méthodologie sur l’analyse Systémique Qualitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2007, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications d'influence par le sport : approche systémique des relations mises en oeuvre lors du rando-raid SFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : « Psychologie du Sport et de l’Exercice Physique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie du sport, Jul 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sponsoring et le Mécénat Sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ville d'Orléans, Sep 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification des sciences participatives et transition numérique des espaces de montagne : le cas du Réseau gypaète Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transition numérique et fréquentation des espaces de montagne, 111-3, https://journals.openedition.org/rga/12503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque et territoire. Dispositifs, stratégies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, https://journals.openedition.org/tem/11947. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Participatory Science and Digital Transition in Mountain Areas: The Case of the Mercantour Bearded Vulture Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111-3, https://journals.openedition.org/rga/12450. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et territorialisation d’un évènement sportif international de moyenne envergure : l’Open d’Orléans, un système d’intermédiation localisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), https://www.cairn.info/revue-geographie-economie-societe-2022-2-page-131.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification du sport. L’expérience croisée du pratiquant et du spectateur connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (19)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle d’accueil universitaire Séolane de Barcelonnette : analyse qualitative d’un tourisme scientifique entre expérimentation et médiation montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La mise en tourisme de la culture scientifique en montagne, 110 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of digitized sporting devices and transformation of public spaces in French metropolises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Digitalisation of public spaces: the great urban change? », 22, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.4834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales et urbaines des Jeux Olympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions urbaines et territoriales des Jeux Olympiques et Paralympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Marketing Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée sportive à l'idée olympique, quelle responsabilité des acteurs du sport et de l'éducation. Regard croisé : « O. Chovaux, L. Munoz, A. Waquet et F. Wille (dir.) (2017), L’Idée sportive, l’idée olympique : quelles réalités au XXIe siècle ? » et « F. Wille (dir.) (2017), La Responsabilité des acteurs du sport et de l’éducation. Expertises et controverses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud BENEDETTI et Priscille RIVIERE, La Communication, Economica, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Être une femme politique à l'ère numérique, 35 (1), https://journals.openedition.org/communication/7428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échauffement général du rameur, Manifeste pour optimiser la préparation à la performance en aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, https://journals.openedition.org/tem/11958, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux Sérieux Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision stratégique d'acteurs...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gouvernance du sport...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’offre des Licences professionnelles de l’Université d’Orléans pour le contrat d’établissement 2012-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial and urban dimensions of the Summer Olympics: A review of publications (1984–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace (Dir.); Pierre-Olaf Schut (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, Debates and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9780367223960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle d'un rituel sportif. L'intégration de l'avant match dans la motivation des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Alémano-Parrini, Olivier Bachelard et Christian Bourret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia Editions, pp.287-304, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’échanges et émergences de sens : Méthode d’analyse d’un dispositif composite de communications mis en œuvre par un événement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Ovadia, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la mise en relation sémio-contextuelle dans la consommation d'événements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bouchet et Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du sport : du local au global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse géopolitique des Jeux Olympiques d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournié-Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boli, Claude ( Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux olympiques : fierté nationale et enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée national du sport, pp.241-253, 2008, Sport et mémoire, 978-2-7588-0007-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, un modèle d'échanges communicationnels territorialisés : étude des inférences du contexte sur son système de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris-Sud 11, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04334114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Schoeny </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en STAPS et GéographieSAPRéM Université d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-0103-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156652633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286308970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392282801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation territoriale dans les espaces sportifs évènementialisés : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiations, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport est-il un sport comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2023, Orléans, France. https://www.fetedelascience.fr/le-e-sport-est-il-un-sport-comme-les-autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition récréative gamifiée : « randonnez, observez, participez ! » . Entre jeux et hors jeux, les enjeux d'une expérimentation sur la biodiversité de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres « Jeux &amp; Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytech Lille - Université de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l’image des territoires d’accueil des Jeux Olympiques et Paralympiques d’été : vers un outil d’aide à l’élaboration de l’image de la ville-hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International sur l’héritage des Jeux Olympiques et Paralympiques, Observatoire pour la Recherche sur les Méga-Evénements (ORME), « Legacy of Olympic and Paralympic Games »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Marne-la-Vallée, Jun 2019, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification de la société. L’expérience du spectateur et du sportif connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the image of the host territories of the Summer Olympic Games (1992-2016) : towards a tool to help develop a brand image of the host city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Legacy of Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique de l'itinéraire communicationnel pris par l'intervention sociale en Sciences et Techniques des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès International de la Société de Sociologie du Sport en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement, management et valorisation évènementielle des espaces sportifs et de loisir. Théorisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, logiques sociales et enjeux territoriaux, 10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art du management public des territoires sportifs intelligents en France : une analyse &amp;quot;dans le premier souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents &amp; management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisements au pont Georges V : un espace de mobilités (dis)jointes en constant pointillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupures – coutures – soudures : comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évènementiel sportif, au croisement d'enjeux patrimoniaux, économiques et politiques, un élément structurant pour un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 21es Rendez-vous de l’Histoire - La puissance des images. Sport et Grands Evénements sportif, un patrimoine pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l’Histoire, Oct 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1870-1920 : naissance du sportif, naissance du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Péguy ou la naissance du sport pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Péguy Orléans, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and urban issues of the Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Olympic Games: state of the art”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique territorial des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationnal "Territoires fabriqués - Territoires instrumentalisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEOARCHITECTURE; LEGO; PREFics; Lab-LEX, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau d'information et de communication topologique des loisirs golfiques en région Centre pour un développement territorial soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du programme régional de recherche TERDUGOLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Jul 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golf et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature,aménagements sportifs et développement durable : une question de « génération»?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine; Faculté des Sciences du Sport et de l’Éducation Physique, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle des communications produites par les différents publics-cibles concernés dans la mise en place et la réalisation d’un événementiel sportif : application à la méthodologie de conception des événementiels publicitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers thématiques du 17ème Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation de l'événement sportif par les représentations médiatiques : approche par la sémiotique situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports, médias et société : les JO de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers de recherche méthodologique de l’Institut National de l’Audiovisuel, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l'analyse systémique qualitative des communications : Introduction aux échanges de la journée de réflexions portant sur l'importance du paradigme systémique en communication organisationnelle du groupe Org&Co de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, réseau de la SFSIC; Centre de Liaison de l'Enseignement et des Médias d'Information (CLEMI), Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l’analyse systémique qualitative. Introduction aux échanges de la journée de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;CO de la Société Française des Sciences de l'Information et de la Communication, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiotique d’un face à face d’avant match : la Nouvelle Zélande et son « Haka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La sémiotique situationnelle, enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomène d’influence par le sport : application de l’analyse systémique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La systémique qualitative. Audits et interventions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution didactique à la systémique qualitative en SIC : le rando-raid SFR comme système communicationnel d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et techniques de recueil des données en communication organisationnelle. La recherche-action en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème journée d’étude Org&amp;Co; CELSA, Jan 2007, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts fondamentaux de l'Analyse Systémique Qualitative (ASQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du « Centre International en Méthodologie sur l’analyse Systémique Qualitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2007, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications d'influence par le sport : approche systémique des relations mises en oeuvre lors du rando-raid SFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : « Psychologie du Sport et de l’Exercice Physique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie du sport, Jul 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sponsoring et le Mécénat Sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ville d'Orléans, Sep 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque et territoire. Dispositifs, stratégies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification des sciences participatives et transition numérique des espaces de montagne : le cas du Réseau gypaète Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transition numérique et fréquentation des espaces de montagne, 111-3, https://journals.openedition.org/rga/12503. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, https://journals.openedition.org/tem/11947. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Participatory Science and Digital Transition in Mountain Areas: The Case of the Mercantour Bearded Vulture Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111-3, https://journals.openedition.org/rga/12450. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et territorialisation d’un évènement sportif international de moyenne envergure : l’Open d’Orléans, un système d’intermédiation localisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), https://www.cairn.info/revue-geographie-economie-societe-2022-2-page-131.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification du sport. L’expérience croisée du pratiquant et du spectateur connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (19)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle d’accueil universitaire Séolane de Barcelonnette : analyse qualitative d’un tourisme scientifique entre expérimentation et médiation montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La mise en tourisme de la culture scientifique en montagne, 110 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of digitized sporting devices and transformation of public spaces in French metropolises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Digitalisation of public spaces: the great urban change? », 22, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.4834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales et urbaines des Jeux Olympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions urbaines et territoriales des Jeux Olympiques et Paralympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Marketing Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud BENEDETTI et Priscille RIVIERE, La Communication, Economica, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Être une femme politique à l'ère numérique, 35 (1), https://journals.openedition.org/communication/7428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée sportive à l'idée olympique, quelle responsabilité des acteurs du sport et de l'éducation. Regard croisé : « O. Chovaux, L. Munoz, A. Waquet et F. Wille (dir.) (2017), L’Idée sportive, l’idée olympique : quelles réalités au XXIe siècle ? » et « F. Wille (dir.) (2017), La Responsabilité des acteurs du sport et de l’éducation. Expertises et controverses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échauffement général du rameur, Manifeste pour optimiser la préparation à la performance en aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, https://journals.openedition.org/tem/11958, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux Sérieux Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision stratégique d'acteurs...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gouvernance du sport...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’offre des Licences professionnelles de l’Université d’Orléans pour le contrat d’établissement 2012-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial and urban dimensions of the Summer Olympics: A review of publications (1984–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace (Dir.); Pierre-Olaf Schut (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, Debates and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9780367223960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle d'un rituel sportif. L'intégration de l'avant match dans la motivation des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Alémano-Parrini, Olivier Bachelard et Christian Bourret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia Editions, pp.287-304, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’échanges et émergences de sens : Méthode d’analyse d’un dispositif composite de communications mis en œuvre par un événement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Ovadia, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la mise en relation sémio-contextuelle dans la consommation d'événements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bouchet et Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du sport : du local au global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse géopolitique des Jeux Olympiques d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournié-Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boli, Claude ( Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux olympiques : fierté nationale et enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée national du sport, pp.241-253, 2008, Sport et mémoire, 978-2-7588-0007-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, un modèle d'échanges communicationnels territorialisés : étude des inférences du contexte sur son système de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris-Sud 11, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04334114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3E81B01"/>
+    <w:nsid w:val="907798AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-schoeny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0103-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156652633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schoeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893986v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02524400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n40" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12450" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678111v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01961764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourni&#233;-Chaboche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-schoeny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0103-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156652633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286308970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392282801" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schoeny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893986v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02524400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678111v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01961764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourni&#233;-Chaboche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>