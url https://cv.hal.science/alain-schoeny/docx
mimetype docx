--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Schoeny </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en STAPS et GéographieSAPRéM Université d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-0103-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156652633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286308970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392282801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation territoriale dans les espaces sportifs évènementialisés : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiations, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport est-il un sport comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2023, Orléans, France. https://www.fetedelascience.fr/le-e-sport-est-il-un-sport-comme-les-autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition récréative gamifiée : « randonnez, observez, participez ! » . Entre jeux et hors jeux, les enjeux d'une expérimentation sur la biodiversité de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres « Jeux &amp; Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytech Lille - Université de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l’image des territoires d’accueil des Jeux Olympiques et Paralympiques d’été : vers un outil d’aide à l’élaboration de l’image de la ville-hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International sur l’héritage des Jeux Olympiques et Paralympiques, Observatoire pour la Recherche sur les Méga-Evénements (ORME), « Legacy of Olympic and Paralympic Games »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Marne-la-Vallée, Jun 2019, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification de la société. L’expérience du spectateur et du sportif connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the image of the host territories of the Summer Olympic Games (1992-2016) : towards a tool to help develop a brand image of the host city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Legacy of Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique de l'itinéraire communicationnel pris par l'intervention sociale en Sciences et Techniques des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès International de la Société de Sociologie du Sport en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement, management et valorisation évènementielle des espaces sportifs et de loisir. Théorisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, logiques sociales et enjeux territoriaux, 10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art du management public des territoires sportifs intelligents en France : une analyse &amp;quot;dans le premier souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents &amp; management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisements au pont Georges V : un espace de mobilités (dis)jointes en constant pointillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupures – coutures – soudures : comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évènementiel sportif, au croisement d'enjeux patrimoniaux, économiques et politiques, un élément structurant pour un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 21es Rendez-vous de l’Histoire - La puissance des images. Sport et Grands Evénements sportif, un patrimoine pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l’Histoire, Oct 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1870-1920 : naissance du sportif, naissance du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Péguy ou la naissance du sport pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Péguy Orléans, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and urban issues of the Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Olympic Games: state of the art”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique territorial des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationnal "Territoires fabriqués - Territoires instrumentalisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEOARCHITECTURE; LEGO; PREFics; Lab-LEX, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau d'information et de communication topologique des loisirs golfiques en région Centre pour un développement territorial soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du programme régional de recherche TERDUGOLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Jul 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golf et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature,aménagements sportifs et développement durable : une question de « génération»?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine; Faculté des Sciences du Sport et de l’Éducation Physique, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle des communications produites par les différents publics-cibles concernés dans la mise en place et la réalisation d’un événementiel sportif : application à la méthodologie de conception des événementiels publicitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers thématiques du 17ème Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation de l'événement sportif par les représentations médiatiques : approche par la sémiotique situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports, médias et société : les JO de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers de recherche méthodologique de l’Institut National de l’Audiovisuel, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l'analyse systémique qualitative des communications : Introduction aux échanges de la journée de réflexions portant sur l'importance du paradigme systémique en communication organisationnelle du groupe Org&Co de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, réseau de la SFSIC; Centre de Liaison de l'Enseignement et des Médias d'Information (CLEMI), Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l’analyse systémique qualitative. Introduction aux échanges de la journée de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;CO de la Société Française des Sciences de l'Information et de la Communication, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiotique d’un face à face d’avant match : la Nouvelle Zélande et son « Haka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La sémiotique situationnelle, enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomène d’influence par le sport : application de l’analyse systémique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La systémique qualitative. Audits et interventions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution didactique à la systémique qualitative en SIC : le rando-raid SFR comme système communicationnel d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et techniques de recueil des données en communication organisationnelle. La recherche-action en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème journée d’étude Org&amp;Co; CELSA, Jan 2007, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts fondamentaux de l'Analyse Systémique Qualitative (ASQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du « Centre International en Méthodologie sur l’analyse Systémique Qualitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2007, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications d'influence par le sport : approche systémique des relations mises en oeuvre lors du rando-raid SFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : « Psychologie du Sport et de l’Exercice Physique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie du sport, Jul 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sponsoring et le Mécénat Sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ville d'Orléans, Sep 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque et territoire. Dispositifs, stratégies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification des sciences participatives et transition numérique des espaces de montagne : le cas du Réseau gypaète Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transition numérique et fréquentation des espaces de montagne, 111-3, https://journals.openedition.org/rga/12503. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, https://journals.openedition.org/tem/11947. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Participatory Science and Digital Transition in Mountain Areas: The Case of the Mercantour Bearded Vulture Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111-3, https://journals.openedition.org/rga/12450. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et territorialisation d’un évènement sportif international de moyenne envergure : l’Open d’Orléans, un système d’intermédiation localisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), https://www.cairn.info/revue-geographie-economie-societe-2022-2-page-131.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification du sport. L’expérience croisée du pratiquant et du spectateur connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (19)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle d’accueil universitaire Séolane de Barcelonnette : analyse qualitative d’un tourisme scientifique entre expérimentation et médiation montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La mise en tourisme de la culture scientifique en montagne, 110 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of digitized sporting devices and transformation of public spaces in French metropolises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Digitalisation of public spaces: the great urban change? », 22, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.4834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales et urbaines des Jeux Olympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions urbaines et territoriales des Jeux Olympiques et Paralympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Marketing Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud BENEDETTI et Priscille RIVIERE, La Communication, Economica, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Être une femme politique à l'ère numérique, 35 (1), https://journals.openedition.org/communication/7428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée sportive à l'idée olympique, quelle responsabilité des acteurs du sport et de l'éducation. Regard croisé : « O. Chovaux, L. Munoz, A. Waquet et F. Wille (dir.) (2017), L’Idée sportive, l’idée olympique : quelles réalités au XXIe siècle ? » et « F. Wille (dir.) (2017), La Responsabilité des acteurs du sport et de l’éducation. Expertises et controverses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échauffement général du rameur, Manifeste pour optimiser la préparation à la performance en aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, https://journals.openedition.org/tem/11958, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux Sérieux Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision stratégique d'acteurs...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gouvernance du sport...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’offre des Licences professionnelles de l’Université d’Orléans pour le contrat d’établissement 2012-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial and urban dimensions of the Summer Olympics: A review of publications (1984–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace (Dir.); Pierre-Olaf Schut (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, Debates and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9780367223960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle d'un rituel sportif. L'intégration de l'avant match dans la motivation des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Alémano-Parrini, Olivier Bachelard et Christian Bourret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia Editions, pp.287-304, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’échanges et émergences de sens : Méthode d’analyse d’un dispositif composite de communications mis en œuvre par un événement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Ovadia, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la mise en relation sémio-contextuelle dans la consommation d'événements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bouchet et Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du sport : du local au global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse géopolitique des Jeux Olympiques d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournié-Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boli, Claude ( Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux olympiques : fierté nationale et enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée national du sport, pp.241-253, 2008, Sport et mémoire, 978-2-7588-0007-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, un modèle d'échanges communicationnels territorialisés : étude des inférences du contexte sur son système de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris-Sud 11, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04334114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Schoeny </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en STAPS et GéographieSAPRéM Université d'Orléans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-0103-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156652633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">286308970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000392282801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation territoriale dans les espaces sportifs évènementialisés : dynamiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation-s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiations, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esport est-il un sport comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Oct 2023, Orléans, France. https://www.fetedelascience.fr/le-e-sport-est-il-un-sport-comme-les-autres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition récréative gamifiée : « randonnez, observez, participez ! » . Entre jeux et hors jeux, les enjeux d'une expérimentation sur la biodiversité de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres « Jeux &amp; Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytech Lille - Université de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l’image des territoires d’accueil des Jeux Olympiques et Paralympiques d’été : vers un outil d’aide à l’élaboration de l’image de la ville-hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International sur l’héritage des Jeux Olympiques et Paralympiques, Observatoire pour la Recherche sur les Méga-Evénements (ORME), « Legacy of Olympic and Paralympic Games »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Marne-la-Vallée, Jun 2019, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification de la société. L’expérience du spectateur et du sportif connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the image of the host territories of the Summer Olympic Games (1992-2016) : towards a tool to help develop a brand image of the host city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Legacy of Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique de l'itinéraire communicationnel pris par l'intervention sociale en Sciences et Techniques des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès International de la Société de Sociologie du Sport en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement, management et valorisation évènementielle des espaces sportifs et de loisir. Théorisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, logiques sociales et enjeux territoriaux, 10ème congrès international de la Société de sociologie du sport en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art du management public des territoires sportifs intelligents en France : une analyse &amp;quot;dans le premier souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents &amp; management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisements au pont Georges V : un espace de mobilités (dis)jointes en constant pointillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupures – coutures – soudures : comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évènementiel sportif, au croisement d'enjeux patrimoniaux, économiques et politiques, un élément structurant pour un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 21es Rendez-vous de l’Histoire - La puissance des images. Sport et Grands Evénements sportif, un patrimoine pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Promotion de l’Histoire, Oct 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893986v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1870-1920 : naissance du sportif, naissance du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Péguy ou la naissance du sport pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Péguy Orléans, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and urban issues of the Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference “Olympic Games: state of the art”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique territorial des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationnal "Territoires fabriqués - Territoires instrumentalisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville évènementielle et management stratégique des organisations sportives : pratiques, représentations et effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEOARCHITECTURE; LEGO; PREFics; Lab-LEX, Jun 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau d'information et de communication topologique des loisirs golfiques en région Centre pour un développement territorial soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du programme régional de recherche TERDUGOLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Jul 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golf et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de pleine nature,aménagements sportifs et développement durable : une question de « génération»?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine; Faculté des Sciences du Sport et de l’Éducation Physique, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle des communications produites par les différents publics-cibles concernés dans la mise en place et la réalisation d’un événementiel sportif : application à la méthodologie de conception des événementiels publicitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers thématiques du 17ème Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l'analyse systémique qualitative des communications : Introduction aux échanges de la journée de réflexions portant sur l'importance du paradigme systémique en communication organisationnelle du groupe Org&Co de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co, réseau de la SFSIC; Centre de Liaison de l'Enseignement et des Médias d'Information (CLEMI), Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation de l'événement sportif par les représentations médiatiques : approche par la sémiotique situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports, médias et société : les JO de Pékin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers de recherche méthodologique de l’Institut National de l’Audiovisuel, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique aux avancées dans l’analyse systémique qualitative. Introduction aux échanges de la journée de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'importance du paradigme systémique en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;CO de la Société Française des Sciences de l'Information et de la Communication, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomène d’influence par le sport : application de l’analyse systémique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La systémique qualitative. Audits et interventions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémiotique d’un face à face d’avant match : la Nouvelle Zélande et son « Haka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du CERIC « La sémiotique situationnelle, enjeux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution didactique à la systémique qualitative en SIC : le rando-raid SFR comme système communicationnel d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies et techniques de recueil des données en communication organisationnelle. La recherche-action en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème journée d’étude Org&amp;Co; CELSA, Jan 2007, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts fondamentaux de l'Analyse Systémique Qualitative (ASQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone du « Centre International en Méthodologie sur l’analyse Systémique Qualitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2007, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications d'influence par le sport : approche systémique des relations mises en oeuvre lors du rando-raid SFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International : « Psychologie du Sport et de l’Exercice Physique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie du sport, Jul 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sponsoring et le Mécénat Sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ville d'Orléans, Sep 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification des sciences participatives et transition numérique des espaces de montagne : le cas du Réseau gypaète Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transition numérique et fréquentation des espaces de montagne, 111-3, https://journals.openedition.org/rga/12503. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque et territoire. Dispositifs, stratégies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11yz8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, https://journals.openedition.org/tem/11947. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Participatory Science and Digital Transition in Mountain Areas: The Case of the Mercantour Bearded Vulture Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111-3, https://journals.openedition.org/rga/12450. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et territorialisation d’un évènement sportif international de moyenne envergure : l’Open d’Orléans, un système d’intermédiation localisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), https://www.cairn.info/revue-geographie-economie-societe-2022-2-page-131.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification du sport. L’expérience croisée du pratiquant et du spectateur connectés à l’espace de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (19)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle d’accueil universitaire Séolane de Barcelonnette : analyse qualitative d’un tourisme scientifique entre expérimentation et médiation montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La mise en tourisme de la culture scientifique en montagne, 110 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of digitized sporting devices and transformation of public spaces in French metropolises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Digitalisation of public spaces: the great urban change? », 22, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.4834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions territoriales et urbaines des Jeux Olympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions urbaines et territoriales des Jeux Olympiques et Paralympiques d’Été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Marketing Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée sportive à l'idée olympique, quelle responsabilité des acteurs du sport et de l'éducation. Regard croisé : « O. Chovaux, L. Munoz, A. Waquet et F. Wille (dir.) (2017), L’Idée sportive, l’idée olympique : quelles réalités au XXIe siècle ? » et « F. Wille (dir.) (2017), La Responsabilité des acteurs du sport et de l’éducation. Expertises et controverses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud BENEDETTI et Priscille RIVIERE, La Communication, Economica, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Être une femme politique à l'ère numérique, 35 (1), https://journals.openedition.org/communication/7428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échauffement général du rameur, Manifeste pour optimiser la préparation à la performance en aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, https://journals.openedition.org/tem/11958, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux Sérieux Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games Territoire en mouvement Revue de géographie et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision stratégique d'acteurs...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle gouvernance du sport...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Gestion &amp; Management Public. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’offre des Licences professionnelles de l’Université d’Orléans pour le contrat d’établissement 2012-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Orléans (UO). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial and urban dimensions of the Summer Olympics: A review of publications (1984–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace (Dir.); Pierre-Olaf Schut (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, Debates and Controversy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019, 9780367223960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle d'un rituel sportif. L'intégration de l'avant match dans la motivation des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Alémano-Parrini, Olivier Bachelard et Christian Bourret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia Editions, pp.287-304, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’échanges et émergences de sens : Méthode d’analyse d’un dispositif composite de communications mis en œuvre par un événement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Ovadia, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la mise en relation sémio-contextuelle dans la consommation d'événements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bouchet et Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du sport : du local au global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse géopolitique des Jeux Olympiques d’été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournié-Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boli, Claude ( Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux olympiques : fierté nationale et enjeu mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée national du sport, pp.241-253, 2008, Sport et mémoire, 978-2-7588-0007-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement sportif, un modèle d'échanges communicationnels territorialisés : étude des inférences du contexte sur son système de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schoeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris-Sud 11, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04334114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="907798AD"/>
+    <w:nsid w:val="F4CEC271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-schoeny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0103-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156652633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286308970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392282801" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schoeny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893986v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02524400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678111v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01961764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourni&#233;-Chaboche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-schoeny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0103-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156652633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/286308970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000392282801" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schoeny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893986v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02519610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02524400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01983538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12503" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yz8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prevot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678111v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02533271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01961764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourni&#233;-Chaboche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>