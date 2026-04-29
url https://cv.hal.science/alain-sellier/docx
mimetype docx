--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1580,1161 +1580,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Transient Thermal Deformation of high performance concrete in the range 20 °C–40 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103412⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428591v1</w:t>
+                <w:t xml:space="preserve">hal-02056416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homogenized formulation to account for sliding of non-meshed reinforcements during the cracking of brittle matrix composites: Application to reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 213, pp.182-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crack reclosure on concrete permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Rahal</w:t>
+                <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.103412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971512v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent modelling of cement paste dehydration under different heating rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+                <w:t xml:space="preserve">Influence of crack reclosure on concrete permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.65-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001210v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion modelling based on cracking induced by the formation of new phases in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Multicomponent modelling of cement paste dehydration under different heating rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1306-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056401v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Thermal Deformation of high performance concrete in the range 20 °C–40 °C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+                <w:t xml:space="preserve">Expansion modelling based on cracking induced by the formation of new phases in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116, pp.19-26. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.293-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056416v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modelling of Delayed Ettringite Formation for assessment of affected concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045241v1</w:t>
+                <w:t xml:space="preserve">hal-01743870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876384v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical modelling of Delayed Ettringite Formation for assessment of affected concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691683v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t>
+                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Domede</w:t>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Parent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743870v1</w:t>
+                <w:t xml:space="preserve">hal-01876384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanical behaviour of a gothic monument composed of ashlar masonry. Application to the design of a reinforcement technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical consolidation and basic creep interactions around tunnel excavation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,248 +2879,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Approach to Model Steel Rebar-Concrete Interface in Reinforced Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rashid Hameed</w:t>
+                <w:t xml:space="preserve">Finite element modelling of permeability in brittle materials cracked in tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-016-1397-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.85--99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847523v1</w:t>
+                <w:t xml:space="preserve">hal-01847527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of permeability in brittle materials cracked in tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Rahal</w:t>
+                <w:t xml:space="preserve">Simplified Approach to Model Steel Rebar-Concrete Interface in Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.85--99. </w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.1291--1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12205-016-1397-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847527v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of stresses and restraints on ASR expansion</w:t>
               </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.58--74. </w:t>
@@ -3478,51 +3478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of change in permeability induced by dilatancy for brittle geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water and temperature variations on deformation of limestone aggregates, cement paste, mortar and High Performance Concrete (HPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.131--143. </w:t>
@@ -3979,51 +3979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,329 +4194,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on the Basic Creep of High-Performance Concretes Heated between 20 and 80 degrees C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying creep in cyclic humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.91--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001063⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849762v1</w:t>
+                <w:t xml:space="preserve">hal-01849763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying creep in cyclic humidity conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Temperature on the Basic Creep of High-Performance Concretes Heated between 20 and 80 degrees C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ladaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (7), pp.B4014002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849763v1</w:t>
+                <w:t xml:space="preserve">hal-01849762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of limestone from sound velocity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,1643 +4570,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakest link and localisation WL2: a method to conciliate probabilistic and energetic scale effects in numerical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Millard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batian Kolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (10), pp.1177--1191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.906368⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.814--827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850774v1</w:t>
+                <w:t xml:space="preserve">hal-01850765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tru Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 72, pp.301--315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01724650v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF modelling based on thermodynamic equilibria and ionic transfers for structural analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandro F. M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Salgues</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.301--315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.872579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724649v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakest link and localisation WL2: a method to conciliate probabilistic and energetic scale effects in numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (10), pp.1177--1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.906368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850780v1</w:t>
+                <w:t xml:space="preserve">hal-01850774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+                <w:t xml:space="preserve">DEF modelling based on thermodynamic equilibria and ionic transfers for structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batian Kolani</w:t>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.814--827. </w:t>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.377--402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.872579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850765v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interactions between damage and basic creep of HPC and HPFRC heated between 20 and 80°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+                <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9879-1⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.25--33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850812v1</w:t>
+                <w:t xml:space="preserve">hal-01724652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Bond stress-slip behaviour of steel reinforcing bar embedded in hybrid fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Hameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (7), pp.1700--1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12205-013-1240-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724654v1</w:t>
+                <w:t xml:space="preserve">hal-01850830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing. Part I: Constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.148--167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098097v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond stress-slip behaviour of steel reinforcing bar embedded in hybrid fiber-reinforced concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+                <w:t xml:space="preserve">Analysis of interactions between damage and basic creep of HPC and HPFRC heated between 20 and 80°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ladaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-013-1240-x⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1-2), pp.13--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9879-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850830v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing. Part I: Constitutive laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850795v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.82--94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845982v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.262--269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.37-46. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01098122v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing Part II: Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6238,468 +6226,480 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97, pp.168--185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic fiber-reinforced concrete behaviour: Experiments and constitutive law for finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.124--131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Domede</w:t>
+                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stablon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743876v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.25--33. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724652v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of slag-blended cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batian Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,77 +7018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the MASONRY VAULTS building process on their stiffness: Numerical analysis using a homogenised DAMAGE MODEL including mortar joint shrinkage and induced crack re-closure effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,402 +7271,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.1641-1653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9724-y⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 44 (10), pp.1821-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9740-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724662v1</w:t>
+                <w:t xml:space="preserve">hal-02155478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better comprehension and modeling of hysteresis cycles in the water sorption–desorption process for cement based materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.1641-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9724-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01098091v1</w:t>
+                <w:t xml:space="preserve">hal-01724662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+                <w:t xml:space="preserve">Toward a better comprehension and modeling of hysteresis cycles in the water sorption–desorption process for cement based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (10), pp.1821-1835. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (8), pp.817-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9740-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155478v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of HPC nuclear waste disposal structures in leaching environment</w:t>
               </w:r>
@@ -7691,51 +7691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Gonnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 241 (1), pp.402-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7781,51 +7781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requalification des ouvrages anciens. Les ponts en maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,840 +7970,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of continuum damage modelling for dam analysis Main steps of a fruitful university-industry collaboration leading to an integrated model applicable to AAR affected structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+                <w:t xml:space="preserve">Concrete modelling for expertise of structures affected by alkali aggregate reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693263⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4, SI), pp.502--507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724663v1</w:t>
+                <w:t xml:space="preserve">hal-01724666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of continuum damage modelling for dam analysis Main steps of a fruitful university-industry collaboration leading to an integrated model applicable to AAR affected structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6-7), pp.805--822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724664v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete modelling for expertise of structures affected by alkali aggregate reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Grimal</w:t>
+                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourdarot</w:t>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40 (4, SI), pp.502--507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01724666v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (6), pp.490--500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087641v1</w:t>
+                <w:t xml:space="preserve">hal-01724667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Fritih</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 106 (3), pp.281-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743916v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fritih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (6), pp.490--500. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724667v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel-fibre-reinforcement and hydration coupled effects on concrete tensile behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75 (18), pp.5207-5216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8843,488 +8843,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modelling of Alkali Silica reaction: Influence of the reactive aggregate size distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-006-9139-3⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01272817v1</w:t>
+                <w:t xml:space="preserve">hal-01878724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01878724v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Chemical modelling of Alkali Silica reaction: Influence of the reactive aggregate size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (2), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-006-9139-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006003v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water on Alkali-Silica Reaction: Experimental Study and Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,63 +9382,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01272814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- II. The expected science yield from the Radial Velocity Spectrometer</w:t>
+                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia - II. The expected science yield from the Radial Velocity Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Wilkinson</w:t>
+                <w:t xml:space="preserve">M. I Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallenari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9465,543 +9465,409 @@
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 359, pp.1306-1335. </w:t>
+              <w:t xml:space="preserve">, 2005, 359 (4), pp.1306-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390821v1</w:t>
+                <w:t xml:space="preserve">hal-02054018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia - II. The expected science yield from the Radial Velocity Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- I. Design and performance of the Radial Velocity Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Munari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I Wilkinson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Katz</w:t>
+                <w:t xml:space="preserve">M. Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 359 (4), pp.1306-1335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09012.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 354 (4), pp.1223-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08282.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054018v1</w:t>
+                <w:t xml:space="preserve">hal-02053985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic survey of the Galaxy with Gaia- I. Design and performance of the Radial Velocity Spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on the electrophoresis of a uniformly charged particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 354 (4), pp.1223-1238. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55 (4), pp.561-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08282.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/55.4.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053985v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the electrophoresis of a uniformly charged particle</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 55 (4), pp.561-572. </w:t>
+                <w:t xml:space="preserve">Version 2 of the HIPPARCOS Input Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qjmam/55.4.561⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">M. Crézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">C. Turon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crézé</w:t>
+                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information du Centre de données astronomiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 43, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10011,342 +9877,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742071v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_34⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.265-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742059v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the durability of structures under multiphysical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10361,316 +10201,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on CONcrete under SEvere Conditions – Environment and Loading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of multiple cracking in fiber-reinforced concrete using Weibull theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Ultra-High Performance Fibre-Reinforced Concrete (UHPFRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.290-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980746v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Papon</w:t>
+                <w:t xml:space="preserve">Prediction of multiple cracking in fiber-reinforced concrete using Weibull theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Ultra-High Performance Fibre-Reinforced Concrete (UHPFRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FiB Rilem, Oct 2024, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971865v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Concrete Transient Thermal Deformation in the Context of Structures Submitted to Various Levels of Temperature and Mechanical Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,92 +10571,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.413-424, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Water Transfer in Geomaterials: Application to a Concrete Tunnel Subjected to Both Drying and Liquid Overpressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10809,106 +10688,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synercreete 2023 - International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.96-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local poromechanical coupling based on multi phase-fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10953,87 +10832,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Local Anisotropic Damage Coupled To Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11068,689 +10947,689 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bangalore, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC11.092324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluage du béton et du béton précontraint à 20°C et 40°C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+                <w:t xml:space="preserve">ASR expansions modelling under multi-axial stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUGC; IMT Nord Europe; LGCgE, May 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790891v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of 10-years monitoring and innovative numerical modeling of a concrete bridge affected by Delayed Ettringite Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jochyms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemal Belili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIB, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of ASR affected structures using homogenized reinforced concrete finite elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Fluage du béton et du béton précontraint à 20°C et 40°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC; IMT Nord Europe; LGCgE, May 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784780v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Clay and Sand Mixes to Develop a Non-Linear Homogenized Model for Earth Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anglade</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of ASR affected structures using homogenized reinforced concrete finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783725v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR expansions modelling under multi-axial stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">An Experimental Study on Clay and Sand Mixes to Develop a Non-Linear Homogenized Model for Earth Construction Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.293-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784735v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local numerical treatment of non-linear behavior by means of Helmholtz equation, with variable coefficients. Application to reinforced concrete structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11758,431 +11637,431 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th edition of the International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/complas.2021.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modelling of impact of temperature on sorption isotherms and induced effects on tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chhun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC10.235557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages chemo-mécaniques appliqués à la durabilité des ouvrages de génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrés Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk due to creep of prestressed concrete at moderate temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Faculty of Engineering and the Faculty of Technology of the Lebanese University, Apr 2019, Beirut, Lebanon. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201928101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Transient Thermal Deformation in temperature and application to disposal tunnels for medium activity exothermic nuclear wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12224,73 +12103,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Concrete Under Severe Conditions – Environment &amp; Loading (CONSEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unisinos University Porto Alegre, Jun 2019, Porto alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of pre-stressed concrete behaviour in the temperature range 20-70 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12312,129 +12191,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IA FraMCoS, Jun 2019, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC10.235516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of delayed ettringite formation on reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12442,110 +12321,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Prague, Czech Republic. pp.1193-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF A CONCRETE DAM AFFECTED BY AN INTERNAL SWELLING REACTION (ISR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12600,73 +12479,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures damaged by ASR and DEF: Improving the prognosis of structures damaged by expansive concrete with physico-chemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12675,106 +12554,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swelling Concrete in Dams and Hydraulic Structures: DSC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF MULTI-AXIAL STRESSES ON ASR EXPANSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12796,150 +12675,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for the modeling of medium-term behavior of nuclear containment concrete for a “loss of coolant accident” analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,73 +12833,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">th International Conference on CONcrete under SEvere Conditions - environment and loading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of ageing behaviour of Supplementary Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13049,73 +12928,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials, Systems and Structures in Civil Engineering 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ALKALI LEACHING ON EXPANSION TESTS IN LABORATORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13131,181 +13010,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of basic creep of concrete under different types of load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Concrete Repair, Rehabilitation and Retrofitting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemical evolution of low pH cements at long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13347,316 +13226,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuwCem 2014, Avignon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle de réseau poreux pour les prédictions des isothermes, de la surface spécifique et de la porosimétrie au mercure.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Prédiction des perméabilités relatives au liquide et au gaz des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607934v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des perméabilités relatives au liquide et au gaz des matériaux cimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Validation d'un modèle de réseau poreux pour les prédictions des isothermes, de la surface spécifique et de la porosimétrie au mercure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607965v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing process of localized cracks in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13671,87 +13550,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer properties in cement based porous materials: Part2-Pore network model for predicting water sorption-desorption isotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13779,133 +13658,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII ICCC International Congress on the chemistry of cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment method of masonry arch bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Faults and Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, EDIMBOURG, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13915,65 +13794,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Interface Zone Behaviour in Reinforced Concrete Under Tension Loading: An Analysis Based on Modelling and Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Handika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13981,73 +13860,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onate, E. and Owen, D. R. J. and Peric, D. and Chiumenti, M. Int Center Numerical Methods Engineering, 2015, 978-84-944244-6-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Experimentation on Thermo-Hydro Mechanical Behavior of Massive Reinforced Concrete Structures at an Early Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14056,87 +13935,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hellmich, C. and Pichler, B. and Kollegger, J. Amer Soc Civil Engineers, 2015, 978-0-7844-7934-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Contributions of Solid Skeleton Visco-Plasticity and Water Viscosity to the Poro-Mechanics Behavior of Callovo-Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14144,51 +14023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onate, E. and Owen, D. R. J. and Peric, D. and Suarez, B. Int Center Numerical Methods Engineering, 2013, 978-84-941531-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14198,285 +14077,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Expansion Test: France, LMDC-EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.215-227, 2021, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Problems for AAR FEA Code Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Saouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.381-410, 2021, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Study Results: EdF/LMDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14521,70 +14400,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.411-425, 2021, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14594,95 +14473,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Damage and Visco-Elasto-Plasticity Applied to Multiphasic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse ; Université de Toulouse III - Paul Sabatier; INSA de Toulouse. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14692,105 +14571,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the problem of the internal sulphate reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14858,51 +14737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25BFD0BC"/>
+    <w:nsid w:val="8D9D0BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15089,51 +14968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-sellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2793-3009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057413150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-lmdc.insa-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthiniac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03696886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Anthiniac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-00993-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02099138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01971512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ3GS4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ladaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6PT6FKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.906368" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9879-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82ED0D503C732E5E44A768BC3C58A1A759403B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390821v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Wilkinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/55.4.561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ibrahim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742095v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_37" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04751166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tricoche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC11.092324" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gontero" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/complas.2021.050" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969605v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souyris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chhun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235557" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02280364v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04982449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235516" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849765v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Handika" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849766v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850815v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01710289v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-sellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2793-3009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057413150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-lmdc.insa-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthiniac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03696886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Anthiniac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-00993-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02099138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01971512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ3GS4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6PT6FKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ladaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.906368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9879-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82ED0D503C732E5E44A768BC3C58A1A759403B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/55.4.561" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980746v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gontero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04751166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785916v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tricoche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC11.092324" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/complas.2021.050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souyris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chhun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235557" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02280364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04982449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101007" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235516" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849765v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Handika" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850815v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01710289v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>