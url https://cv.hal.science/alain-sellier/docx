--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1580,1161 +1580,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Thermal Deformation of high performance concrete in the range 20 °C–40 °C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A homogenized formulation to account for sliding of non-meshed reinforcements during the cracking of brittle matrix composites: Application to reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Camps</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.182-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056416v1</w:t>
+                <w:t xml:space="preserve">hal-02099138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenized formulation to account for sliding of non-meshed reinforcements during the cracking of brittle matrix composites: Application to reinforced concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.103412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099138v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Multicomponent modelling of cement paste dehydration under different heating rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103412⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1306-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428591v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crack reclosure on concrete permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent modelling of cement paste dehydration under different heating rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+                <w:t xml:space="preserve">Expansion modelling based on cracking induced by the formation of new phases in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1306-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.293-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001210v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion modelling based on cracking induced by the formation of new phases in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Transient Thermal Deformation of high performance concrete in the range 20 °C–40 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.293-306. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056401v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical modelling of Delayed Ettringite Formation for assessment of affected concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743870v1</w:t>
+                <w:t xml:space="preserve">hal-02045241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ponleu Chhun</w:t>
+                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691683v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modelling of Delayed Ettringite Formation for assessment of affected concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental modeling of relaxation of prestressing wires under variable loading and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponleu Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108, pp.72-86. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.337-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045241v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of granite. A compilation, analysis and correlation of data from around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.626 - 641. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1275984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876384v1</w:t>
+                <w:t xml:space="preserve">hal-01743870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanical behaviour of a gothic monument composed of ashlar masonry. Application to the design of a reinforcement technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical consolidation and basic creep interactions around tunnel excavation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of permeability in brittle materials cracked in tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.58--74. </w:t>
@@ -3478,51 +3478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of change in permeability induced by dilatancy for brittle geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water and temperature variations on deformation of limestone aggregates, cement paste, mortar and High Performance Concrete (HPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.131--143. </w:t>
@@ -3947,356 +3947,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 711, pp.916-923. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.70-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505297v1</w:t>
+                <w:t xml:space="preserve">hal-01286724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.70-80. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711, pp.916-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286724v1</w:t>
+                <w:t xml:space="preserve">hal-02505297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying creep in cyclic humidity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76, pp.91--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4381,51 +4381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ladaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (7), pp.B4014002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4459,64 +4459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of limestone from sound velocity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,1760 +4570,1772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakest link and localisation WL2: a method to conciliate probabilistic and energetic scale effects in numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Batian Kolani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.814--827. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896754⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 18 (10), pp.1177--1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.906368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850765v1</w:t>
+                <w:t xml:space="preserve">hal-01850774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+                <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandro F. M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tru Vu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 72, pp.301--315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850780v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léandro F. M. Sanchez</w:t>
+                <w:t xml:space="preserve">DEF modelling based on thermodynamic equilibria and ionic transfers for structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.377--402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.872579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01724650v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakest link and localisation WL2: a method to conciliate probabilistic and energetic scale effects in numerical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tru Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.906368⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850774v1</w:t>
+                <w:t xml:space="preserve">hal-01850780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF modelling based on thermodynamic equilibria and ionic transfers for structural analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Salgues</w:t>
+                <w:t xml:space="preserve">Application of thermo-hydro-chemo-mechanical model for early age behaviour of concrete to experimental massive reinforced structures with strain-restraining system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourdarot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+                <w:t xml:space="preserve">Batian Kolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (4), pp.377--402. </w:t>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.814--827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.872579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.896754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724649v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Bond stress-slip behaviour of steel reinforcing bar embedded in hybrid fiber-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Hameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.015⟩</w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (7), pp.1700--1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12205-013-1240-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724652v1</w:t>
+                <w:t xml:space="preserve">hal-01850830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond stress-slip behaviour of steel reinforcing bar embedded in hybrid fiber-reinforced concrete</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing. Part I: Constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.148--167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12205-013-1240-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing. Part I: Constitutive laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of interactions between damage and basic creep of HPC and HPFRC heated between 20 and 80°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ladaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp.148--167. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1-2), pp.13--23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9879-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850795v1</w:t>
+                <w:t xml:space="preserve">hal-01850812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interactions between damage and basic creep of HPC and HPFRC heated between 20 and 80°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9879-1⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850812v1</w:t>
+                <w:t xml:space="preserve">hal-01098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.82--94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098097v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.262--269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01724654v1</w:t>
+                <w:t xml:space="preserve">hal-01724655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01724655v1</w:t>
+                <w:t xml:space="preserve">hal-00845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845982v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthotropic damage coupled with localized crack reclosure processing Part II: Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97, pp.168--185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic fiber-reinforced concrete behaviour: Experiments and constitutive law for finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6355,364 +6367,352 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.124--131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01098122v1</w:t>
+                <w:t xml:space="preserve">hal-01743876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of a multi-span railway masonry bridge combining in situ observations, laboratory tests and damage modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Domede</w:t>
+                <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56, pp.837-849. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.25--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.05.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743876v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of slag-blended cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batian Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,77 +7018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the MASONRY VAULTS building process on their stiffness: Numerical analysis using a homogenised DAMAGE MODEL including mortar joint shrinkage and induced crack re-closure effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7277,51 +7277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,77 +7406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7523,51 +7523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better comprehension and modeling of hysteresis cycles in the water sorption–desorption process for cement based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,51 +7691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Gonnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 241 (1), pp.402-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7781,51 +7781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requalification des ouvrages anciens. Les ponts en maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,788 +7970,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete modelling for expertise of structures affected by alkali aggregate reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Grimal</w:t>
+                <w:t xml:space="preserve">A review of continuum damage modelling for dam analysis Main steps of a fruitful university-industry collaboration leading to an integrated model applicable to AAR affected structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bourdarot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6-7), pp.805--822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724666v1</w:t>
+                <w:t xml:space="preserve">hal-01724663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of continuum damage modelling for dam analysis Main steps of a fruitful university-industry collaboration leading to an integrated model applicable to AAR affected structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693263⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724663v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concrete modelling for expertise of structures affected by alkali aggregate reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Diederich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">E. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 40 (4, SI), pp.502--507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 106 (3), pp.281-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724667v1</w:t>
+                <w:t xml:space="preserve">hal-02087641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fritih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087641v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of ancient masonry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Pons</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Fritih</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (1), pp.123-133. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (6), pp.490--500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9372-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743916v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel-fibre-reinforcement and hydration coupled effects on concrete tensile behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,51 +8759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75 (18), pp.5207-5216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8843,286 +8843,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
+                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878724v1</w:t>
+                <w:t xml:space="preserve">hal-01006003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006003v1</w:t>
+                <w:t xml:space="preserve">hal-01878724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modelling of Alkali Silica reaction: Influence of the reactive aggregate size distribution</w:t>
               </w:r>
@@ -9280,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,628 +9885,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Papon</w:t>
+                <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.265-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971865v1</w:t>
+                <w:t xml:space="preserve">hal-04742071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Modelling the durability of structures under multiphysical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on CONcrete under SEvere Conditions – Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742071v1</w:t>
+                <w:t xml:space="preserve">hal-04971848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the durability of structures under multiphysical loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Ibrahim</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CONcrete under SEvere Conditions – Environment and Loading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.290-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971848v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Prediction of multiple cracking in fiber-reinforced concrete using Weibull theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Ultra-High Performance Fibre-Reinforced Concrete (UHPFRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FiB Rilem, Oct 2024, Menton, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742059v1</w:t>
+                <w:t xml:space="preserve">hal-04980746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of multiple cracking in fiber-reinforced concrete using Weibull theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gontero</w:t>
+                <w:t xml:space="preserve">A homogenization method to assess the properties of raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Sorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Ultra-High Performance Fibre-Reinforced Concrete (UHPFRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FiB Rilem, Oct 2024, Menton, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980746v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Concrete Transient Thermal Deformation in the Context of Structures Submitted to Various Levels of Temperature and Mechanical Loading</w:t>
               </w:r>
@@ -10996,640 +10996,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR expansions modelling under multi-axial stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Case study of 10-years monitoring and innovative numerical modeling of a concrete bridge affected by Delayed Ettringite Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jochyms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemal Belili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">fib International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIB, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784735v1</w:t>
+                <w:t xml:space="preserve">hal-04789320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of 10-years monitoring and innovative numerical modeling of a concrete bridge affected by Delayed Ettringite Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djemal Belili</w:t>
+                <w:t xml:space="preserve">Fluage du béton et du béton précontraint à 20°C et 40°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fib International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIB, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC; IMT Nord Europe; LGCgE, May 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789320v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluage du béton et du béton précontraint à 20°C et 40°C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of ASR affected structures using homogenized reinforced concrete finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil (RUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUGC; IMT Nord Europe; LGCgE, May 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790891v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of ASR affected structures using homogenized reinforced concrete finite elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">An Experimental Study on Clay and Sand Mixes to Develop a Non-Linear Homogenized Model for Earth Construction Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.293-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784780v1</w:t>
+                <w:t xml:space="preserve">hal-04783725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Clay and Sand Mixes to Develop a Non-Linear Homogenized Model for Earth Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anglade</w:t>
+                <w:t xml:space="preserve">ASR expansions modelling under multi-axial stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04783725v1</w:t>
+                <w:t xml:space="preserve">hal-04784735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local numerical treatment of non-linear behavior by means of Helmholtz equation, with variable coefficients. Application to reinforced concrete structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,425 +11895,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk due to creep of prestressed concrete at moderate temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of pre-stressed concrete behaviour in the temperature range 20-70 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Faculty of Engineering and the Faculty of Technology of the Lebanese University, Apr 2019, Beirut, Lebanon. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IA FraMCoS, Jun 2019, Bayonne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201928101007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21012/FC10.235516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982449v1</w:t>
+                <w:t xml:space="preserve">hal-04980429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Transient Thermal Deformation in temperature and application to disposal tunnels for medium activity exothermic nuclear wastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk due to creep of prestressed concrete at moderate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Concrete Under Severe Conditions – Environment &amp; Loading (CONSEC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Faculty of Engineering and the Faculty of Technology of the Lebanese University, Apr 2019, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928101007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969924v1</w:t>
+                <w:t xml:space="preserve">hal-04982449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of pre-stressed concrete behaviour in the temperature range 20-70 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Transient Thermal Deformation in temperature and application to disposal tunnels for medium activity exothermic nuclear wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Concrete Under Severe Conditions – Environment &amp; Loading (CONSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unisinos University Porto Alegre, Jun 2019, Porto alegre, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC10.235516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980429v1</w:t>
+                <w:t xml:space="preserve">hal-04969924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of delayed ettringite formation on reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12321,51 +12321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Prague, Czech Republic. pp.1193-1200</w:t>
@@ -12554,51 +12554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swelling Concrete in Dams and Hydraulic Structures: DSC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12675,51 +12675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Sao Paulo, Brazil</w:t>
@@ -12774,64 +12774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12882,51 +12882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of ageing behaviour of Supplementary Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13154,64 +13154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemical evolution of low pH cements at long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13262,51 +13262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des perméabilités relatives au liquide et au gaz des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13370,51 +13370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de réseau poreux pour les prédictions des isothermes, de la surface spécifique et de la porosimétrie au mercure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13478,51 +13478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing process of localized cracks in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13586,51 +13586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer properties in cement based porous materials: Part2-Pore network model for predicting water sorption-desorption isotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13694,51 +13694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment method of masonry arch bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13896,51 +13896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Experimentation on Thermo-Hydro Mechanical Behavior of Massive Reinforced Concrete Structures at an Early Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13971,51 +13971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Contributions of Solid Skeleton Visco-Plasticity and Water Viscosity to the Poro-Mechanics Behavior of Callovo-Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14737,51 +14737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D9D0BC0"/>
+    <w:nsid w:val="DEA60F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14968,51 +14968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-sellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2793-3009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057413150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-lmdc.insa-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthiniac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03696886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Anthiniac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-00993-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02099138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01971512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ3GS4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6PT6FKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ladaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.906368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9879-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82ED0D503C732E5E44A768BC3C58A1A759403B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/55.4.561" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980746v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gontero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04751166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785916v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tricoche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC11.092324" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/complas.2021.050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souyris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chhun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235557" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02280364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04982449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101007" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235516" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849765v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Handika" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850815v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01710289v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-sellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2793-3009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057413150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-lmdc.insa-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2025.2492090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthiniac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04199407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponleu Chhun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03696886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Anthiniac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-00993-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02099138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1306-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01971512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1275984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1238970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.900" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQ3GS4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6PT6FKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ladaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mouatt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.08.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.906368" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batian Kolani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.896754" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZV3HW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9879-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82ED0D503C732E5E44A768BC3C58A1A759403B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWR5JDX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743876v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stablon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.05.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.05.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1M49HRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9805-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA90A5C681D5789A63C714A6594F26C5EB3BF217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gonnouni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LHJK2MT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0000261" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01743916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fritih" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9372-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I Wilkinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Munari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09012.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cropper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zwitter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08282.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/55.4.561" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ibrahim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gontero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cartier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_37" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04751166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785916v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tricoche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC11.092324" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790891v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.293" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/complas.2021.050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souyris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chhun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235557" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02280364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235516" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04982449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155033v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849765v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Handika" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850815v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01710289v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>