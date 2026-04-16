--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -624,567 +624,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis and optimization of a solar assisted heat pump concept</w:t>
+                <w:t xml:space="preserve">Development and Experimental Validation of a RC Model to Predict Indoor Air Temperature of a Room Assigned for Extreme Warm Climate: Case Study of Baitykool Prototype in Dubai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Frappe</w:t>
+                <w:t xml:space="preserve">Anass Zaaoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Sempey</w:t>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Viot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tessa Hubert</w:t>
+                <w:t xml:space="preserve">Patrick Sebastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Built Environment in Transition CISBAT 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/7/072001⟩</w:t>
+              <w:t xml:space="preserve">18th IBPSA Conference on Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2023.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687670v1</w:t>
+                <w:t xml:space="preserve">hal-04687589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Le Roux</w:t>
+                <w:t xml:space="preserve">Imago – prototype de Logement étudiant, living lab, Habitat résilient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
+                <w:t xml:space="preserve">Régis Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lara Cruz</w:t>
+                <w:t xml:space="preserve">Myriame Ali-Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duhirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
+              <w:t xml:space="preserve">5es rencontres internationales du réseau scientifique et pédagogique EnsaÉco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.140-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629267v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imago – prototype de Logement étudiant, living lab, Habitat résilient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Sempey</w:t>
+                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Maftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Le Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duhirel</w:t>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es rencontres internationales du réseau scientifique et pédagogique EnsaÉco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.140-160</w:t>
+              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537791v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Experimental Validation of a RC Model to Predict Indoor Air Temperature of a Room Assigned for Extreme Warm Climate: Case Study of Baitykool Prototype in Dubai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis and optimization of a solar assisted heat pump concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Zaaoumi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
+                <w:t xml:space="preserve">Hugo Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sebastian</w:t>
+                <w:t xml:space="preserve">Tessa Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IBPSA Conference on Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t>
+              <w:t xml:space="preserve">International Conference on the Built Environment in Transition CISBAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Switzerland. pp.072001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26868/25222708.2023.1375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/7/072001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687589v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of the Suitable Melting Temperature of Phase Change Material: Application on Solar Assisted Heat Pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lhomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Passive and Low Energy Architecture: Smart and Healthy Within the Two-Degree Limit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong (China), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1856,445 +1856,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'optimisation de systèmes constructifs bois adaptés aux bâtiments à très hautes performances énergétiques associant thermique et mécanique à des critères de faisabilité industrielle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation multi-objectif de planchers intermédiaires bois tenant compte d'objectifs mécaniques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Armand Decker</w:t>
+                <w:t xml:space="preserve">Thomas Garnesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garnesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">33. Rencontres de l’AUGC, ISABTP/UPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Anglet, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167666v1</w:t>
+                <w:t xml:space="preserve">hal-01218999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'optimisation de systèmes constructifs bois adaptés aux bâtiments à très hautes performances énergétiques associant thermique et mécanique à des critères de faisabilité industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
+                <w:t xml:space="preserve">Méthode d'optimisation de systèmes constructifs bois adaptés aux bâtiments à très hautes performances énergétiques associant thermique et mécanique à des critères de faisabilité industrielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Armand Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garnesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218265v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectif de planchers intermédiaires bois tenant compte d'objectifs mécaniques et environnementaux</w:t>
+                <w:t xml:space="preserve">Méthode d'optimisation de systèmes constructifs bois adaptés aux bâtiments à très hautes performances énergétiques associant thermique et mécanique à des critères de faisabilité industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garnesson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Rencontres de l’AUGC, ISABTP/UPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Anglet, France. 8 p</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218999v1</w:t>
+                <w:t xml:space="preserve">hal-01218265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multi-objectif de planchers intermédiaires bois tenant compte d'objectifs mécaniques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garnesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de bâtiment bois multi-étage, un problème multi-objectif difficile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Armand Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a night-time radiative sky cooling production &amp; storage system: A proposal for a robust sizing and potential estimation methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,77 +4744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part I—Modeling and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,77 +4886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part II - Potential of predictive strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,237 +5467,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state space model for real-time control of the temperature in indoor space: principle, calibration and results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Allery</w:t>
+                <w:t xml:space="preserve">A state space model for real-time control of the temperature in indoor space - Principle, calibration and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5707,453 +5599,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of model with energy balance using bioclimatic architecture for extreme warm climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Kovelil Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Kovelil Samuel</w:t>
+                <w:t xml:space="preserve">Vidya Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Yusta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Advances in Science and Engineering Technology International Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/aset53988.2022.9735015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-sustainable home: ‘BAITYKOOL’ developed for the extreme warm climate an experimentation of active &amp; passive strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Kovelil Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Puliparambil Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Advances in Science and Engineering Technology International Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/aset48392.2020.9118326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sustainable Approach for a Climate Responsive House in UAE: Case Study of SDME 2018 BAITYKOOL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Kovelil Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Kovelil Samuel</w:t>
+                <w:t xml:space="preserve">Vidya Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Yusta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Computational Intelligence and Knowledge Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iccike47802.2019.9004235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de bâtiment bois multi-étage, un problème multi-objectif difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6175,84 +6067,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6262,117 +6154,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de plateformes de simulation opérationnelles - Techniques de médiation entre les outils - Etude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6382,114 +6274,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du champ thermo-convectif pour le contrôle thermique des espaces habitables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de La Rochelle, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00259196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6636,51 +6528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horly Luzolo Nsumbu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frappe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Viot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/7/072001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Penot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Zaaoumi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhomer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Varela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lara Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege55279.2022.9889771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chen Austin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40309-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand-Decker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand Decker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Armand-Decker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galimard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clottes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030632" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoulin Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107687" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Mora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20210849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBVGB40-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Malvestio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH41CPM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kovelil Samuel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Mohanan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Yusta Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset53988.2022.9735015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Puliparambil Mohanan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset48392.2020.9118326" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccike47802.2019.9004235" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horly Luzolo Nsumbu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Zaaoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Penot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Normand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhirel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Viot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/7/072001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhomer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Varela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lara Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege55279.2022.9889771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chen Austin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40309-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand-Decker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand Decker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Armand-Decker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galimard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clottes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030632" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoulin Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107687" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Mora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20210849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBVGB40-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Malvestio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH41CPM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kovelil Samuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Mohanan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Yusta Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset53988.2022.9735015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Puliparambil Mohanan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset48392.2020.9118326" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccike47802.2019.9004235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>