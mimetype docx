--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -624,567 +624,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Experimental Validation of a RC Model to Predict Indoor Air Temperature of a Room Assigned for Extreme Warm Climate: Case Study of Baitykool Prototype in Dubai</w:t>
+                <w:t xml:space="preserve">Performance analysis and optimization of a solar assisted heat pump concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Zaaoumi</w:t>
+                <w:t xml:space="preserve">Mathieu Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sebastian</w:t>
+                <w:t xml:space="preserve">Hugo Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IBPSA Conference on Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26868/25222708.2023.1375⟩</w:t>
+              <w:t xml:space="preserve">International Conference on the Built Environment in Transition CISBAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Switzerland. pp.072001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/7/072001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687589v1</w:t>
+                <w:t xml:space="preserve">hal-04687670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imago – prototype de Logement étudiant, living lab, Habitat résilient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Penot</w:t>
+                <w:t xml:space="preserve">Development and Experimental Validation of a RC Model to Predict Indoor Air Temperature of a Room Assigned for Extreme Warm Climate: Case Study of Baitykool Prototype in Dubai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Zaaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriame Ali-Oualla</w:t>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duhirel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es rencontres internationales du réseau scientifique et pédagogique EnsaÉco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IBPSA Conference on Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2023.1375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537791v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Lara Cruz</w:t>
+                <w:t xml:space="preserve">Imago – prototype de Logement étudiant, living lab, Habitat résilient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriame Ali-Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duhirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
+              <w:t xml:space="preserve">5es rencontres internationales du réseau scientifique et pédagogique EnsaÉco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.140-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629267v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis and optimization of a solar assisted heat pump concept</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Maftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Built Environment in Transition CISBAT 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687670v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of the Suitable Melting Temperature of Phase Change Material: Application on Solar Assisted Heat Pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lhomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Passive and Low Energy Architecture: Smart and Healthy Within the Two-Degree Limit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong (China), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1480,282 +1480,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of methodology for quantitative thermal diagnostic of wall</w:t>
+                <w:t xml:space="preserve">Study Of Experimental Diagnostic Methodology For Thermal Characterization Of Building Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Vogt-Wu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT-Asia 2017 - 2nd Asian Conference on Quantitative InfraRed Thermography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Materials &amp; energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tianjin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651857v1</w:t>
+                <w:t xml:space="preserve">hal-01670127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study Of Experimental Diagnostic Methodology For Thermal Characterization Of Building Wall</w:t>
+                <w:t xml:space="preserve">Study of methodology for quantitative thermal diagnostic of wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vogt-Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials &amp; energy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT-Asia 2017 - 2nd Asian Conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Daejeon, South Korea. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2017.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670127v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ du comportement thermohydrique d'une paroi d'une maison à énergie positive à ossature bois</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2356,277 +2356,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of multi-story timber building using multi-objective particle swarm optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
+                <w:t xml:space="preserve">Modelling and simulation to design multi-storey timber building using multi-objective Particle Swarm Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 2 p</w:t>
+              <w:t xml:space="preserve">The International Workshop on Simulation for Energy, Sustainable Development &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218275v1</w:t>
+                <w:t xml:space="preserve">hal-04678716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation to design multi-storey timber building using multi-objective Particle Swarm Optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Armand-Decker</w:t>
+                <w:t xml:space="preserve">Design of multi-story timber building using multi-objective particle swarm optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Armand-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Simulation for Energy, Sustainable Development &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678716v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de bâtiment bois multi-étage, un problème multi-objectif difficile.</w:t>
               </w:r>
@@ -2973,355 +2973,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
+                <w:t xml:space="preserve">Prédiction et contrôle de la température dans les locaux climatisés à l'aide d'un modèle réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creete, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. p. 924-928</w:t>
+              <w:t xml:space="preserve">XXIVèmes Rencontres AUGC - Prix jeunes Chercheurs " René HOUPERT "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312581v1</w:t>
+                <w:t xml:space="preserve">hal-00312578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of temperature in air-conditioned indoor spaces using reduced order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creete, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. p. 919-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et estimation de la température dans un local climatisé en utilisant la décomposition orthogonale aux valeurs propres</w:t>
+                <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale des doctorants en thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Creete, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. p. 924-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312579v1</w:t>
+                <w:t xml:space="preserve">hal-00312581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction et contrôle de la température dans les locaux climatisés à l'aide d'un modèle réduit</w:t>
+                <w:t xml:space="preserve">Contrôle et estimation de la température dans un local climatisé en utilisant la décomposition orthogonale aux valeurs propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Rencontres AUGC - Prix jeunes Chercheurs " René HOUPERT "</w:t>
+              <w:t xml:space="preserve">Journée nationale des doctorants en thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312578v1</w:t>
+                <w:t xml:space="preserve">hal-00312579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and control of temperatures in air-conditioned indoor spaces using proper orthogonal decomposition</w:t>
               </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Conference on Energy Performance1 Indoor Climate in Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France. pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a night-time radiative sky cooling production &amp; storage system: A proposal for a robust sizing and potential estimation methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.107687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 184, pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4483,545 +4483,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of terahertz radiation method and thermal probe method for non-destructive thermal diagnosis of thick building walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
+                <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part II - Potential of predictive strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Malvestio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 158, pp.1328-1336. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 172, pp.385-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369493v1</w:t>
+                <w:t xml:space="preserve">hal-02356354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part I—Modeling and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Malvestio</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Malvestio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 172, pp.94-103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 172, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.04.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021286v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part I—Modeling and measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Viot</w:t>
+                <w:t xml:space="preserve">Combination of terahertz radiation method and thermal probe method for non-destructive thermal diagnosis of thick building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Vogt Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 172, pp.94-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.04.055⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 158, pp.1328-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04697023v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part II - Potential of predictive strategy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Model predictive control of a thermally activated building system to improve energy management of an experimental building: Part I—Modeling and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malvestio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 172, pp.385-396</w:t>
+              <w:t xml:space="preserve">, 2018, 172, pp.94-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356354v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a nonlinear thermochemical energy storage by adsorption on zeolites</w:t>
               </w:r>
@@ -5378,64 +5378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state space model for real-time control of the temperature in indoor space: principle, calibration and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state space model for real-time control of the temperature in indoor space - Principle, calibration and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6194,51 +6194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6528,51 +6528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horly Luzolo Nsumbu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Zaaoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Penot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Normand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhirel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Viot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/7/072001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhomer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Varela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lara Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege55279.2022.9889771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chen Austin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40309-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand-Decker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand Decker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Armand-Decker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galimard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clottes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030632" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoulin Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107687" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Mora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20210849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBVGB40-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Malvestio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH41CPM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kovelil Samuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Mohanan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Yusta Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset53988.2022.9735015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Puliparambil Mohanan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset48392.2020.9118326" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccike47802.2019.9004235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horly Luzolo Nsumbu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frappe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Viot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/7/072001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Zaaoumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Penot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Normand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhirel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhomer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Varela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lara Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege55279.2022.9889771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Chen Austin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40309-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vogt-Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2017.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ait Oumeziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand-Decker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand Decker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Armand-Decker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pauly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galimard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clottes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13030632" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoulin Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107687" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Mora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20210849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSBVGB40-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Malvestio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.04.055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH41CPM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.11.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kovelil Samuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Mohanan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Yusta Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset53988.2022.9735015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Puliparambil Mohanan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aset48392.2020.9118326" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccike47802.2019.9004235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>