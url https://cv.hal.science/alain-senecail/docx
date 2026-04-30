--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -126,3355 +126,3482 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche orientée par la conception en éducation (Design-Based Research)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, Jean-Marc Labat, 9781836120926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Activités : Perspectives actuelles en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. A paraître, Education et Didactiques, 2757439871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer sa professionnalité grâce à la vidéo 360° : exemple d'un dispositif pour la formation des professeurs documentalistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Degeuse</w:t>
+                <w:t xml:space="preserve">Les langages graphiques en didactique des sciences et de la géographie. Point de vue sur le parcours d’un champ de recherche par Denise Orange-Ravachol et Christine Vergnolle-Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39-40, pp.23-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215308v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langages graphiques en didactique des sciences et de la géographie. Point de vue sur le parcours d’un champ de recherche par Denise Orange-Ravachol et Christine Vergnolle-Mainar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+                <w:t xml:space="preserve">Une approche didactique de l’émerveillement : ces “presque riens” qui disent beaucoup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Quarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Filâtre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Ordonez-Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39-40, pp.23-44</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les contenus disciplinaires, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507487v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche didactique de l’émerveillement : ces “presque riens” qui disent beaucoup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développer sa professionnalité grâce à la vidéo 360° : exemple d'un dispositif pour la formation des professeurs documentalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Degeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.138-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi20.435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678265v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologie pratique et partage des responsabilités entre guide et enseignant : de l’importance des contenus tacites de la visite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture scientifique et les visites scolaires au musée : représentations sociales des guides et du corps enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.56-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37571/2024.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n’est pas à l’école !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dires des guides durant les visites scolaires au musée de sciences : quelle place pour la familiarisation muséale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">saskia quarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 35 (1), pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.035.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336708v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources pédagogiques numériques des musées de sciences français : un rapport instrumental aux contenus de la culture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.4195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dires des guides durant les visites scolaires au musée de sciences : quelle place pour la familiarisation muséale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On n’est pas à l’école !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">saskia quarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336662v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de médiation et mise en récit des sciences : le cas d'un conte étiologique lors d'une sortie scolaire au parc en classe de maternelle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finaliser sa thèse et préparer sa soutenance : quelques étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants de l'équipe Théodile-CIREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théodile-CIREL, May 2023, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien masqué : un objet polysémique déclenchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">saskia quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journées d’étude Language and Experience of Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2023, Neuchâtel (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une définition de la notion de frontière didactique : les cas des visites scolaires au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">saskia quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'équipe Théodile-CREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théodile-CIREL, May 2023, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre mon ami : analyse didactique d’une visite scolaire au parc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">saskia quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journées d’étude Language and Experience of Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2023, Neuchâtel (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de discours enseignants sur l’école dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Ordonez-Pichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journées d’étude Language and Experience of Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2023, Neuchâtel (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender la dimension disciplinaire des contenus des visites scolaires au musée de sciences : dialogue entre deux espaces théoriques contrastés en didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international de l’ARCD, Les didactiques face à l'évolution des curriculums Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des enseignants et des guides sur la culture scientifique au sein des visites scolaires dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MENA-Othmane : Les sphères éducatives formelles et non formelles : questions de communication et d’interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rabat (MOROCCO), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre École et Musée : quels contenus de culture scientifique pour les visites scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Penser les liens avec les apprentissages en dehors des lieux de formation : point de vue des didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Apr 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction des contenus de la visite scolaire. Dialogue théorique et méthodologique entre deux approches didactiques distinctes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jan 2022, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et Musée : expériences de visites, expériences de visiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisiplinaire de spécialité du CIREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, 2021, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de pratiques de situations d’enseignement et d’apprentissages : Quelques considérations méthodologiques du point de vue des didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanèle Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRANCOPho-L.I.E Doc' : Pratiques et activités : objets et espaces de recherche en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL, Nov 2021, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard didactique sur l’expérience de visite scolaire au musée de sciences : le dire et le faire en situations ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88e congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2021, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et musée : Quelles postures, savoirs et approches pour les acteurs de la rencontre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de Webinaires de l'OCIM : École et Musée : Quel engagement pour la société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCIM, Mar 2021, Dijon (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre les élèves acteurs d’une démarche d’investigation scientifique au musée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T'Educ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universciences, Nov 2020, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la Théorie de l'Action Conjointe en Didactique dans l'analyse discursive de situations ordinaires de visites scolaires dans des espaces d'exposition scientifique : Un exemple au CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er congrès international de la TACD – La TACD en question, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence et évolution d’un modèle de caractérisation des transactions didactiques scolaires en situations de visite scolaire au musée de sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contenus des visites scolaires dans les musées et centres de culture scientifique : places et statuts des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque objets pour apprendre, objets à apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse didactique des discours et des contenus en classe et au musée : focus sur la contribution de la Théorie de l’Action Conjointe en Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'équipe Théodile-CREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théodile-CIREL, Jan 2018, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet élève-visiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées PROSCITEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les didactiques : entre espaces de recherche partagés et spécificités épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire de l'EDSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDSHS, Dec 2017, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard didactique sur les contenus des visites scolaires dans les musées de sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur les discours et les visites scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaM : Lille Métropole Musée d'art moderne, d'art contemporain et d'art brut, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les contenus de la visite scolaire d'un point de vue didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visites aux musées : Situations et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Villeneuve-d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation culturelle du très jeune public au sein des musées : enjeux et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Voillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème colloque international du RIPSYDEVE, Psychologie du développement et de l’éducation : Grandir dans une société en transitions,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Content of School Visits in Museums and Science Centers: A Didactic Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Doctoral School of Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Monte Verita, Ascona, Switzerland, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage de significations et de contenus au croisement du musée et de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque des didactiques disciplinaires swissuniversities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons Didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Ordonez-Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336711v1</w:t>
-              </w:r>
-[...2064 lines deleted...]
-                <w:t xml:space="preserve">hal-04336686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pratiques ordinaires dans les musées de sciences : analyser le faire pour reconstruire les contenus de la visite scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Damouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Activités : Perspectives actuelles en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 2757439871</w:t>
+              <w:t xml:space="preserve">, A paraître, 2757439871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336697v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques ordinaires dans les musées de sciences : analyser le faire pour reconstruire les contenus de la visite scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Damouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Activités : Perspectives actuelles en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 2757439871</w:t>
+              <w:t xml:space="preserve">, In press, 2757439871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336694v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire les contenus de la visite scolaire : un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sénécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cora Cohen-Azria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La visite scolaire au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les dossiers de l'OCIM, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472650v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04336701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3542,51 +3669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD5EBFEF"/>
+    <w:nsid w:val="6B66A34A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3773,51 +3900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-senecail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1919-0273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.435" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Quarello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Ordonez-Pichetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2024.0103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=saskia quarello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#232;le Poteaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Damouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-senecail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1919-0273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590094v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jaouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120926" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;n&#233;cail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Damouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Quarello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Ordonez-Pichetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degeuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2024.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=saskia quarello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#232;le Poteaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>