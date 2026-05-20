--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -484,345 +484,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle et sociale des jeunes vulnérables : Les conseillers des missions locales entre adaptation et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.73-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00871596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cadre normatif de l'accompagnement social : entre permanence et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00871598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les jeunes vulnérables : catégorisation institutionnelle et pratiques de la relation d'aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Alain Thalineau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.062.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00871597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle et sociale des jeunes vulnérables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108, pp.73-82</w:t>
-[...184 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2012.2689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -952,69 +952,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens social et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 62</w:t>
+              <w:t xml:space="preserve">, 2009, Vieillir pose-t-il vraiment problème ? 62, p. 99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424780v1</w:t>
+                <w:t xml:space="preserve">halshs-01257090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être en « milieu de retraite » et choisir de vivre ailleurs</w:t>
               </w:r>
@@ -1034,69 +1034,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens social et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vieillir pose-t-il vraiment problème ? 62, p. 99-110</w:t>
+              <w:t xml:space="preserve">, 2009, 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01257090v1</w:t>
+                <w:t xml:space="preserve">hal-01424780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésions associatives et positions sociales - L’adhésion associative des ouvriers-employés</w:t>
               </w:r>
@@ -1661,169 +1661,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir chez soi, un enjeu individuel, social et politique</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Vieillir chez soi, un enjeu individuel, social et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir chez soi – Les nouvelles formes du maintien à domicile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, PUR, p 11-19, 2014, 978-2-7535-3530-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424779v1</w:t>
+                <w:t xml:space="preserve">halshs-01248874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vieillir chez soi, un enjeu individuel, social et politique »</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillir chez soi, un enjeu individuel, social et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir chez soi – Les nouvelles formes du maintien à domicile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, p 11-19, 2014, 978-2-7535-3530-5</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01248874v1</w:t>
+                <w:t xml:space="preserve">hal-01424779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politique du maintien à domicile et habitats intermédiaires : une double logique pour vieillir chez soi »</w:t>
               </w:r>
@@ -2184,50 +2184,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05130119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations avec les grands-parents dans la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée scientifique de la cohorte Elfe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter le temps qui reste. Les personnes en fin de vie et en « bonne santé » face à la mort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2236,139 +2318,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Colloque de l’Association Internationale des Démographes de Langue Française (AIDELF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01975873v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01975854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les grands-parents dans les « nouvelles » familles françaises ? La relation de grand-parentalité étudiée au travers de l'enquête ELFE dans la première année des enfants de rang 1.</w:t>
               </w:r>
@@ -2430,194 +2430,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La diversification des offres d’habitats intermédiaires : un élargissement inégal des possibilités d’accéder à un nouveau « chez soi » pour mieux vieillir ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « l’impensé des classes sociales dans le processus de vieillissement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, Sep 2015, NAMUR, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La distribution sociale des rôles attendus de la famille d’origine à la naissance du premier enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Venir au monde, conditions sociales, structures familiales et prime éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CURAPP, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alain Thalineau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être au marge du travail avant même d’avoir accédé au premier emploi : Rapport à la norme « emploi » de jeunes en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « l’impensé des classes sociales dans le processus de vieillissement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Namur, Sep 2015, NAMUR, Belgique</w:t>
+              <w:t xml:space="preserve">Journées internationales de sociologie du travail "Les marges du travail et de l'emploi : formes, enjeux, processus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE - CNRS, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la relation à la famille sur l’aspiration à la mobilité pour l’emploi de jeunes scolarisés en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2633,169 +2715,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7eme rencontre internationale « Jeunes et sociétés en Europe et autour de la Méditerranée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.A. GRESCO, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la famille d'origine dans la constitution des styles parentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2827,178 +2827,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les modalités du recours aux parents pour s'occuper de son premier enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les modalités du recours aux parents pour s'occuper de son premier enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impact de la position sociale et du genre dans la décision d'une mobilité résidentielle après 75 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impact de la position sociale et du genre dans la décision d'une mobilité résidentielle après 75 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00880627v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00880583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'Avoir un chez soi' et 'Etre chez soi</w:t>
               </w:r>
@@ -3392,165 +3392,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance affective, un degré de la reconnaissance sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de transformation de la société française contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire face à la régulation du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'Individu social, autres réalités, autre sociologie?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006304v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternité, un risque pour la carrière des femmes-cadres</w:t>
               </w:r>
@@ -3781,51 +3781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La division du travail d’éducation au sein du couple et entre les générations : famille d’origine et transmission du style parental »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, p. 25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4225,203 +4225,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Positions et déplacements dans le champ de l'Economie Sociale et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">l'émergence des organisations de l'économie sociale et solidaire au regard du territoire », 2004-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006183v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de l'enquête « EPCV-Vie associative » de l'INSEE, 2003-2005.</w:t>
               </w:r>
@@ -4690,51 +4690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université François-Rabelais de Tours - UMR 7324 CITERES ; Université d'Orléans - EA CEDETE 1210. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5101,51 +5101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faina Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.062.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Camus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lespes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rivard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demazi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Froment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gatesoupe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bernardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.062.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Camus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lespes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rivard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demazi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Froment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gatesoupe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>