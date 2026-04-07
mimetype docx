--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1547,991 +1547,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
+                <w:t xml:space="preserve">Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high-density sand flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Francescangeli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T.J. Andersen</w:t>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.670-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796792v1</w:t>
+                <w:t xml:space="preserve">hal-02010695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray K. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01869078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high-density sand flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
+                <w:t xml:space="preserve">T.J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (3), pp.670-701. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010695v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage opening of the Dover Strait and the origin of island Britain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale analysis of preservation of ca. 2.1 Ga old Francevillian microfossils, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garcia-Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Oggioni</w:t>
+                <w:t xml:space="preserve">Stellina Lekele Baghekema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15101⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919351v1</w:t>
+                <w:t xml:space="preserve">hal-01940795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scaled lateral variations of an organic-rich formation in a ramp-type depositional environment (the Late Jurassic of the Boulonnais, France): impact of the clastic supply.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Two-stage opening of the Dover Strait and the origin of island Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017193⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638352v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does elevation matter? Living foraminiferal distribution in a hyper tidal salt marsh (Canche Estuary, Northern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent M. P. Bouchet</w:t>
+                <w:t xml:space="preserve">Small-scaled lateral variations of an organic-rich formation in a ramp-type depositional environment (the Late Jurassic of the Boulonnais, France): impact of the clastic supply.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebraheem Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.023⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (5), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572021v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale analysis of preservation of ca. 2.1 Ga old Francevillian microfossils, Gabon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stellina Lekele Baghekema</w:t>
+                <w:t xml:space="preserve">Does elevation matter? Living foraminiferal distribution in a hyper tidal salt marsh (Canche Estuary, Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lepot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Vincent M. P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 301, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.192-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940795v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-ecological quality status based on foraminifera of Boulogne-sur-Mer harbour (Pas-de-Calais, Northeastern France) over the last 200 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental control on a land–sea transitional setting: integrated sedimentological, geochemical and faunal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,277 +3414,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société géologique du Nord et les Sciences de la Terre dans le Nord de la France : science, industrie et société</w:t>
+                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blieck</w:t>
+                <w:t xml:space="preserve">Matt D Rowberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Brice</w:t>
+                <w:t xml:space="preserve">Peter Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Baere</w:t>
+                <w:t xml:space="preserve">Błażej Błażejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17, pp.3-40</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghost-rock karstification, the recent theory of karstogenesis &amp; Karst research, Challenges for the XXIst century, 17 (1), pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385542v1</w:t>
+                <w:t xml:space="preserve">hal-03280576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La société géologique du Nord et les Sciences de la Terre dans le Nord de la France : science, industrie et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Rowberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Walsh</w:t>
+                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Błażej Błażejowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Jean-Pierre de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ghost-rock karstification, the recent theory of karstogenesis &amp; Karst research, Challenges for the XXIst century, 17 (1), pp.33-42</w:t>
+              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.3-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280576v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D architecture of Quaternary sediment along the NW Atlantic Moroccan Rharb continental shelf: A stratal pattern under the dual control of tectonics and climatic variations</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 300-301, pp.:1-13 (IF 3,722)</w:t>
@@ -4708,272 +4708,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00496389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term (≤2 yrs) estuarine mudflat and saltmarsh sedimentation: High-resolution data from ultrasonic altimetery, rod surface-elevation table, and filter traps</w:t>
+                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.03.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220871v1</w:t>
+                <w:t xml:space="preserve">hal-04220889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term (≤2 yrs) estuarine mudflat and saltmarsh sedimentation: High-resolution data from ultrasonic altimetery, rod surface-elevation table, and filter traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (1), pp.75-84. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.475-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220889v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceurs sédimentaires des variations du niveau marin et de la mousson du Sud-Est asiatique au cours des derniers 450 ka en mer de Chine du Sud</w:t>
               </w:r>
@@ -5048,889 +5048,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pearl River drainage basin and their contribution to the South China Sea.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.F Liu</w:t>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Colin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340332v1</w:t>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pear River drainage basin and their contribution to the South China Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary responses to the Pleistocene climatic variations recorded in the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Z. F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (1), pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2007.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377577v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and mobility of tidal sand ridges in the East China Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pear River drainage basin and their contribution to the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Saito</w:t>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">W. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.1820-1834</w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (8), pp.1110-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350175v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pearl River drainage basin and their contribution to the South China Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.1101-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Internal architecture and mobility of tidal sand ridges in the East China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.1820-1834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299741v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary responses to the Pleistocene climatic variations recorded in the South China Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00404671v1</w:t>
+                <w:t xml:space="preserve">hal-03299741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major element geochemistry of glass shards and minerals of the youngest Toba Tephra in the southern South China Sea.</w:t>
               </w:r>
@@ -6005,1371 +6005,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary weathering and erosion of the Eastern Tibetan Plateau and the Mekong Basin and East Asian Monsoon evolution recorded by the sediments from the South China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.30-38</w:t>
+              <w:t xml:space="preserve">SCIENCE IN CHINA SERIES D-EARTH SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.84-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378975v1</w:t>
+                <w:t xml:space="preserve">hal-00349944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment sources and east Asian monsoon intensity over the last 450 ky. Mineralogical and geochemical investigations on the South China Sea sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boulay</w:t>
+                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.06.005⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378527v1</w:t>
+                <w:t xml:space="preserve">hal-00350166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on organic accumulation in Late Jurassic shales of Northwestern europe as inferred from trace-metal geochemistry. In: The deposition of organic-carbon-rich sediments: Models, mechanisms, and consequences (Ed N. Harris),</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPM Spec. Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1360/03yd0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351358v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary weathering and erosion of the Eastern Tibetan Plateau and the Mekong Basin and East Asian Monsoon evolution recorded by the sediments from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323635v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.F Liu</w:t>
+                <w:t xml:space="preserve">Sediment sources and east Asian monsoon intensity over the last 450 ky. Mineralogical and geochemical investigations on the South China Sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE IN CHINA SERIES D-EARTH SCIENCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 228 (3-4), pp.260-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349944v1</w:t>
+                <w:t xml:space="preserve">hal-00378527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
+                <w:t xml:space="preserve">Controls on organic accumulation in Late Jurassic shales of Northwestern europe as inferred from trace-metal geochemistry. In: The deposition of organic-carbon-rich sediments: Models, mechanisms, and consequences (Ed N. Harris),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEPM Spec. Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82, pp. 145-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00378972v1</w:t>
+                <w:t xml:space="preserve">hal-00351358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Frank</w:t>
+                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00350166v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles de l'accumulation de matière organique dans la Kimmeridge Clay Formation (Jurassique supérieur, Yorkshire, G.B.) et son équivalent latéral du Boulonnais : l'apport des éléments traces métalliques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Riboulleau</w:t>
+                <w:t xml:space="preserve">Application of Fourier transform infrared (FTIR) spectroscopy in quantitative mineralogy of the South China Sea: Example of core MD01-2393. Diqiu Kexue – Zhongguo Dishi Daxue Xuebao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 211 (1-2), pp.143-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021507v1</w:t>
+                <w:t xml:space="preserve">hal-04220928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on organic accumulation in late Jurassic shales of northwestern Europe as inferred from trace-metal geochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Contrôles de l'accumulation de matière organique dans la Kimmeridge Clay Formation (Jurassique supérieur, Yorkshire, G.B.) et son équivalent latéral du Boulonnais : l'apport des éléments traces métalliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ramdani</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Baudinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 175, pp.491-506</w:t>
+              <w:t xml:space="preserve">, 2004, 175 (5), pp.491-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351375v1</w:t>
+                <w:t xml:space="preserve">hal-00021507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional history of the eastern Tibetan Plateau since 190 kyr ago: clay mineralogical and geochemical investigations from the southwestern South China Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Colin</w:t>
+                <w:t xml:space="preserve">Controls on organic accumulation in late Jurassic shales of northwestern Europe as inferred from trace-metal geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Blamart</w:t>
+                <w:t xml:space="preserve">Abdelkader Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bassinot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175, pp.491-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349952v1</w:t>
+                <w:t xml:space="preserve">hal-00351375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fourier transform infrared (FTIR) spectroscopy in quantitative mineralogy of the South China Sea: Example of core MD01-2393. Diqiu Kexue – Zhongguo Dishi Daxue Xuebao</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Erosional history of the eastern Tibetan Plateau since 190 kyr ago: clay mineralogical and geochemical investigations from the southwestern South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 211 (1-2), pp.143-168. </w:t>
+              <w:t xml:space="preserve">, 2004, 209 (1-4), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220928v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene forced regressions and tidal sand ridges in the East China Sea</w:t>
               </w:r>
@@ -8616,743 +8616,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Coastal Management: Leveraging Benthic Foraminifera for Sediment Quality Monitoring in Boulogne-sur-Mer Harbor, France - A 11 years Longitudinal Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Micropalontological Society Spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cologne, France</w:t>
+              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592049v1</w:t>
+                <w:t xml:space="preserve">hal-05088583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+                <w:t xml:space="preserve">Enhancing Coastal Management: Leveraging Benthic Foraminifera for Sediment Quality Monitoring in Boulogne-sur-Mer Harbor, France - A 11 years Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">The Micropalontological Society Spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088594v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026988v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027020v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088583v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wimereux « Pointe aux Oies » : nouvelles recherches sur une possible séquence quaternaire remarquable du littoral du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,51 +9433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes in intertidal benthic foraminifera: a seasonal survey from the English Channel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Milker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9813,51 +9813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9925,51 +9925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10417,51 +10417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Zahmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10881,359 +10881,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04541342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melesio Quijada</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mélanie Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2018</w:t>
+              <w:t xml:space="preserve">rst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904780v1</w:t>
+                <w:t xml:space="preserve">hal-01904790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rst 2018</w:t>
+              <w:t xml:space="preserve">RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904790v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical characterisation of 200 years local changes in a transitional environment. What is the foraminifera's message?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Estuarine Biogeochemistry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -11801,64 +11801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Himalaya-Karakoram-Tibet Workshop (HKT20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
@@ -12165,103 +12165,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence pléistocène de Wimereux &amp;quot;Pointe aux Oies&amp;quot; (littoral du Pas-de-Calais) : dynamiques de mise en place et paléoenvironnements associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2024 Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12469,51 +12469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 83, Association des Sédimentologistes Français, 280 p., 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13328,51 +13328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and Sedimentology of Pleistocene Sediment in the South China Sea (ODP Site 1144)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,51 +13633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF65B74C"/>
+    <w:nsid w:val="AED05AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13864,51 +13864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-trentesaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6186-1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108941620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5607-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04017215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghnahalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2022.02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Collier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Oggioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Moreno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellina Lekele Baghekema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.08.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47F5ZXZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camelbeeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oggioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Oggioni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreno-Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;court" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FZBRMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377577v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350175v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.03.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9K2BRQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3PFCBQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349944v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/03yd0091" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0QJRC105-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ramdani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudinet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.06.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CTHBQ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHXJK5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxia Liu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00446-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6RZ3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(99)00145-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EDDE300580E3188E4000B98DF856F014764AD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00007-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TFDFGBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00272.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4LKXBC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Houthuys" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90154-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3LXCRLW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bern&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90156-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DPLF16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524895v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;a Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-955" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herledan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roumazeilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Lorgeril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Hura" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280777v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Henriet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144323v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peyrot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044552v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Biscara" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044410v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220685v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Margotta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch14" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pluquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.184.211.2003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140889v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-trentesaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6186-1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108941620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5607-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04017215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghnahalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2022.02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Collier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Oggioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellina Lekele Baghekema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.08.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47F5ZXZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camelbeeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oggioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Oggioni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreno-Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;court" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FZBRMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.03.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9K2BRQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378972v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/03yd0091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0QJRC105-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.06.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3PFCBQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHXJK5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ramdani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.06.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CTHBQ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxia Liu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00446-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6RZ3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(99)00145-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EDDE300580E3188E4000B98DF856F014764AD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00007-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TFDFGBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00272.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4LKXBC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Houthuys" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90154-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3LXCRLW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bern&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90156-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DPLF16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524895v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;a Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-955" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herledan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roumazeilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Lorgeril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Hura" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280777v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Henriet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144323v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peyrot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044552v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Biscara" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044410v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220685v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Margotta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch14" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pluquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.184.211.2003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140889v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>