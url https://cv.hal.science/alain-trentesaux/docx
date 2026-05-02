--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -177,2015 +177,2015 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the sedimentary provenance of the Mesoproterozoic rocks from Taoudeni Basin (∼ 1.1 Ga) Mauritania: Evidence from Sm/Nd and elemental geochemistry</w:t>
+                <w:t xml:space="preserve">Seasonal variability in living benthic foraminifera across intertidal areas of the eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ghnahalla</w:t>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olabode Bankole</w:t>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Yvonne Milker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 388, pp.107003. </w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.415-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-44-415-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04017215v1</w:t>
+                <w:t xml:space="preserve">hal-05604792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La craie glauconieuse de Lezennes et ses « Tuns » dans le forage de la Cité Scientifique de Villeneuve d’Ascq (Nord) : interprétation d’une succession ultra condensée à la limite Turonien-Coniacien</w:t>
+                <w:t xml:space="preserve">Tracing the sedimentary provenance of the Mesoproterozoic rocks from Taoudeni Basin (∼ 1.1 Ga) Mauritania: Evidence from Sm/Nd and elemental geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Amédro</w:t>
+                <w:t xml:space="preserve">Mohamed Ghnahalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+                <w:t xml:space="preserve">Olabode Bankole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Hofmann</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, 2è série, pp.49-78. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388, pp.107003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/asgn.2279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335185v1</w:t>
+                <w:t xml:space="preserve">insu-04017215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
+                <w:t xml:space="preserve">La craie glauconieuse de Lezennes et ses « Tuns » dans le forage de la Cité Scientifique de Villeneuve d’Ascq (Nord) : interprétation d’une succession ultra condensée à la limite Turonien-Coniacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
+                <w:t xml:space="preserve">Francis Amédro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annette Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, 2è série, pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182352v1</w:t>
+                <w:t xml:space="preserve">hal-04335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-depositional transformations in sedimentary rocks and implications for paleoenvironmental studies: evidence from the Mesoproterozoic (∼1.1 Ga) of the Taoudeni Basin, Mauritania</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2475/07.2022.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04220285v1</w:t>
+                <w:t xml:space="preserve">insu-04182352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-depositional transformations in sedimentary rocks and implications for paleoenvironmental studies: evidence from the Mesoproterozoic (∼1.1 Ga) of the Taoudeni Basin, Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghnahalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olabode Bankole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322 (7), pp.898-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/07.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770389v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to monitor consequences of pollution on intertidal benthic ecosystems (Hauts de France, English Channel, France): Comparison with natural areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quijada</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frontalini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986344v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Mississippian limestone sedimentary environment in southern Pembrokeshire (Bullslaughter Bay, Wales): evidence of meteoric diagenesis and hypersaline features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study to monitor consequences of pollution on intertidal benthic ecosystems (Hauts de France, English Channel, France): Comparison with natural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Préat</w:t>
+                <w:t xml:space="preserve">M. Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Recourt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0016756820000758⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.105034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992424v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle–Late Pleistocene landscape evolution of the Dover Strait inferred from buried and submerged erosional landforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Mississippian limestone sedimentary environment in southern Pembrokeshire (Bullslaughter Bay, Wales): evidence of meteoric diagenesis and hypersaline features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David García-Moreno</w:t>
+                <w:t xml:space="preserve">Alain Préat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Gupta</w:t>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Collier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0016756820000758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220316v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organism motility in an oxygenated shallow-marine environment 2.1 billion years ago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Middle–Late Pleistocene landscape evolution of the Dover Strait inferred from buried and submerged erosional landforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David García-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabriela Gabriela Mangano</w:t>
+                <w:t xml:space="preserve">Jenny Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Buatois</w:t>
+                <w:t xml:space="preserve">Francesca Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bengtson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Kris Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815721116⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quaternary Science Reviews, 203, pp.209-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170144v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the Discussion by B. Pratt on ‘Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high‐density sand flows’ by Reynaud et al . (2018) Sedimentology, 65, 670–701</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organism motility in an oxygenated shallow-marine environment 2.1 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabriela Gabriela Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+                <w:t xml:space="preserve">Luis Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Aubineau</w:t>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (2), pp.777-779. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (9), pp.3431-3436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815721116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274171v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high-density sand flows</w:t>
+                <w:t xml:space="preserve">Reply to the Discussion by B. Pratt on ‘Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high‐density sand flows’ by Reynaud et al . (2018) Sedimentology, 65, 670–701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (3), pp.670-701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12398⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 66 (2), pp.777-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010695v1</w:t>
+                <w:t xml:space="preserve">hal-04274171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Batonneau</w:t>
+                <w:t xml:space="preserve">F. Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01869078v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high-density sand flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Andersen</w:t>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.670-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796792v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale analysis of preservation of ca. 2.1 Ga old Francevillian microfossils, Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellina Lekele Baghekema</w:t>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lepot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 301, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940795v1</w:t>
+                <w:t xml:space="preserve">insu-01869078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage opening of the Dover Strait and the origin of island Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
@@ -2236,90 +2236,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scaled lateral variations of an organic-rich formation in a ramp-type depositional environment (the Late Jurassic of the Boulonnais, France): impact of the clastic supply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebraheem Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (5), pp.31. </w:t>
@@ -2357,77 +2357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does elevation matter? Living foraminiferal distribution in a hyper tidal salt marsh (Canche Estuary, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M. P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,1098 +2468,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-ecological quality status based on foraminifera of Boulogne-sur-Mer harbour (Pas-de-Calais, Northeastern France) over the last 200 years</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale analysis of preservation of ca. 2.1 Ga old Francevillian microfossils, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Stellina Lekele Baghekema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M.P. Bouchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388708v1</w:t>
+                <w:t xml:space="preserve">hal-01940795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control on a land–sea transitional setting: integrated sedimentological, geochemical and faunal approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Palaeo-ecological quality status based on foraminifera of Boulogne-sur-Mer harbour (Pas-de-Calais, Northeastern France) over the last 200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V.M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (2), pp.123. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.32 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-4957-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271095v1</w:t>
+                <w:t xml:space="preserve">hal-01388708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the early diagenetic dolomitic concretions in the preservation of the 2.1-Ga paleoenvironmental signal: The Paleoproterozoic of the Franceville Basin, Gabon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
+                <w:t xml:space="preserve">Environmental control on a land–sea transitional setting: integrated sedimentological, geochemical and faunal approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 348 (8), pp.609-618. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-4957-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01390477v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault activity in the epicentral area of the 1580 Dover Strait (Pas-de-Calais) earthquake (northwestern Europe)</w:t>
+                <w:t xml:space="preserve">The role of the early diagenetic dolomitic concretions in the preservation of the 2.1-Ga paleoenvironmental signal: The Paleoproterozoic of the Franceville Basin, Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. García-Moreno</w:t>
+                <w:t xml:space="preserve">Mavotchy Nathaelle Onanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verbeeck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Oggioni</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv041⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 348 (8), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220752v1</w:t>
+                <w:t xml:space="preserve">insu-01390477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamlined islands and the English Channel megaflood hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Moreno-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135, pp.190-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy approach for Holocene paleoenvironmental reconstructions from microorganisms (testate amoebae and foraminifera) and sediment analyses: The infilling of the Loire Valley in Nantes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault activity in the epicentral area of the 1580 Dover Strait (Pas-de-Calais) earthquake (northwestern Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. García-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Verbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Camelbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Delaine</w:t>
+                <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Cadre</w:t>
+                <w:t xml:space="preserve">F. Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683614561883⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201 (2), pp.528-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310355v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron availability as a dominant control on the primary composition and diagenetic overprint of organic-matter-rich rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiproxy approach for Holocene paleoenvironmental reconstructions from microorganisms (testate amoebae and foraminifera) and sediment analyses: The infilling of the Loire Valley in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tribovillard</w:t>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hatem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Valérie Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.026⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614561883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140047v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron availability as a dominant control on the primary composition and diagenetic overprint of organic-matter-rich rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Rowberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+                <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Walsh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280576v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société géologique du Nord et les Sciences de la Terre dans le Nord de la France : science, industrie et société</w:t>
               </w:r>
@@ -3664,1200 +3673,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D architecture of Quaternary sediment along the NW Atlantic Moroccan Rharb continental shelf: A stratal pattern under the dual control of tectonics and climatic variations</w:t>
+                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+                <w:t xml:space="preserve">Matt D Rowberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahabi</w:t>
+                <w:t xml:space="preserve">Peter Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissrine Maad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+                <w:t xml:space="preserve">Błażej Błażejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghost-rock karstification, the recent theory of karstogenesis &amp; Karst research, Challenges for the XXIst century, 17 (1), pp.33-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00933569v1</w:t>
+                <w:t xml:space="preserve">hal-03280576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+                <w:t xml:space="preserve">3D architecture of Quaternary sediment along the NW Atlantic Moroccan Rharb continental shelf: A stratal pattern under the dual control of tectonics and climatic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Maad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald E. Canfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015443v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00933569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+                <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillot</w:t>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280590v1</w:t>
+                <w:t xml:space="preserve">hal-01015443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagenetic carbonate bed formation at the sediment-water interface triggered by synsedimentary faults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sansjofre</w:t>
+                <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Ader</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+                <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 335, pp.114 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675200v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Early diagenetic carbonate bed formation at the sediment-water interface triggered by synsedimentary faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">P. Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 300-301, pp.:1-13 (IF 3,722)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555746v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A renewed cenozoic story of the strait of dover</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial calcification as a possible trigger for francolite precipitation under sulfidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Récourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00543291v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial calcification as a possible trigger for francolite precipitation under sulfidic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">A renewed cenozoic story of the strait of dover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Mansy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Récourt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (2ème série), pp.59-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04220851v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00543291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Serge Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.129 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496389v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rolland-Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04220889v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term (≤2 yrs) estuarine mudflat and saltmarsh sedimentation: High-resolution data from ultrasonic altimetery, rod surface-elevation table, and filter traps</w:t>
               </w:r>
@@ -4869,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (4), pp.475-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,1531 +4958,1514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceurs sédimentaires des variations du niveau marin et de la mousson du Sud-Est asiatique au cours des derniers 450 ka en mer de Chine du Sud</w:t>
+                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boulay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158255v1</w:t>
+                <w:t xml:space="preserve">hal-04220889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traceurs sédimentaires des variations du niveau marin et de la mousson du Sud-Est asiatique au cours des derniers 450 ka en mer de Chine du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340:, pp.367-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary responses to the Pleistocene climatic variations recorded in the South China Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal architecture and mobility of tidal sand ridges in the East China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Clain</w:t>
+                <w:t xml:space="preserve">Z.X Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. F. Liu</w:t>
+                <w:t xml:space="preserve">Serge S. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.1820-1834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404671v1</w:t>
+                <w:t xml:space="preserve">hal-00350175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pear River drainage basin and their contribution to the South China Sea</w:t>
+                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pearl River drainage basin and their contribution to the South China Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 52 (8), pp.1110-1111</w:t>
+              <w:t xml:space="preserve">, 2007, 52, pp.1101-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377577v1</w:t>
+                <w:t xml:space="preserve">hal-00340332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pearl River drainage basin and their contribution to the South China Sea.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pear River drainage basin and their contribution to the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 52, pp.1101-1111</w:t>
+              <w:t xml:space="preserve">, 2007, 52 (8), pp.1110-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340332v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and mobility of tidal sand ridges in the East China Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.X Liu</w:t>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S. Berné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.1820-1834</w:t>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350175v1</w:t>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299741v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major element geochemistry of glass shards and minerals of the youngest Toba Tephra in the southern South China Sea.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary responses to the Pleistocene climatic variations recorded in the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (1), pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2007.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092371v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Major element geochemistry of glass shards and minerals of the youngest Toba Tephra in the southern South China Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE IN CHINA SERIES D-EARTH SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48, pp.84-92</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349944v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Sediment sources and east Asian monsoon intensity over the last 450 ky. Mineralogical and geochemical investigations on the South China Sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 228 (3-4), pp.260-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350166v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
+                <w:t xml:space="preserve">Controls on organic accumulation in Late Jurassic shales of Northwestern europe as inferred from trace-metal geochemistry. In: The deposition of organic-carbon-rich sediments: Models, mechanisms, and consequences (Ed N. Harris),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEPM Spec. Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82, pp. 145-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1360/03yd0091⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00378972v1</w:t>
+                <w:t xml:space="preserve">hal-00351358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary weathering and erosion of the Eastern Tibetan Plateau and the Mekong Basin and East Asian Monsoon evolution recorded by the sediments from the South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6488,1581 +6476,1611 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment sources and east Asian monsoon intensity over the last 450 ky. Mineralogical and geochemical investigations on the South China Sea sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00378527v1</w:t>
+                <w:t xml:space="preserve">hal-03323635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on organic accumulation in Late Jurassic shales of Northwestern europe as inferred from trace-metal geochemistry. In: The deposition of organic-carbon-rich sediments: Models, mechanisms, and consequences (Ed N. Harris),</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPM Spec. Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351358v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
+                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin of mineralogy petrology and geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.30-38</w:t>
+              <w:t xml:space="preserve">SCIENCE IN CHINA SERIES D-EARTH SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.84-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323635v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fourier transform infrared (FTIR) spectroscopy in quantitative mineralogy of the South China Sea: Example of core MD01-2393. Diqiu Kexue – Zhongguo Dishi Daxue Xuebao</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1360/03yd0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04220928v1</w:t>
+                <w:t xml:space="preserve">hal-00378972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles de l'accumulation de matière organique dans la Kimmeridge Clay Formation (Jurassique supérieur, Yorkshire, G.B.) et son équivalent latéral du Boulonnais : l'apport des éléments traces métalliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 175 (5), pp.491-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on organic accumulation in late Jurassic shales of northwestern Europe as inferred from trace-metal geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 175, pp.491-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosional history of the eastern Tibetan Plateau since 190 kyr ago: clay mineralogical and geochemical investigations from the southwestern South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 209 (1-4), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene forced regressions and tidal sand ridges in the East China Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Fourier transform infrared (FTIR) spectroscopy in quantitative mineralogy of the South China Sea: Example of core MD01-2393. Diqiu Kexue – Zhongguo Dishi Daxue Xuebao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 188 (3-4), pp.293-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(02)00446-2⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 211 (1-2), pp.143-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222661v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood and earthquake disturbance of 210Pb geochronology (Lake Anterne, North French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleistocene forced regressions and tidal sand ridges in the East China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lericolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Beck</w:t>
+                <w:t xml:space="preserve">Zhenxia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 188 (3-4), pp.293-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(02)00446-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416411v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate grain-size distribution in hemipelagic sediments from a laser particle sizer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flood and earthquake disturbance of 210Pb geochronology (Lake Anterne, North French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 71 (5), pp.858-862</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (4), pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303385v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jurassic counterpart for modern kopara of the Pacific atolls: lagoonal, organic matter-rich, laminated carbonate of Orbagnoux (Jura Mountains, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carbonate grain-size distribution in hemipelagic sediments from a laser particle sizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71 (5), pp.858-862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-0182(99)00145-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00089131v1</w:t>
+                <w:t xml:space="preserve">hal-03303385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology and stratigraphy of a tidal sand bank in the southern North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">A Jurassic counterpart for modern kopara of the Pacific atolls: lagoonal, organic matter-rich, laminated carbonate of Orbagnoux (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad Stolk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Berné</w:t>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 159 (1-4), pp.253-272. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 156, pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00007-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-0182(99)00145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220946v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurassic lagoonal environments and quasi-abiotic platy limestone accumulation: microbial interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 46, pp.1183-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8102,4046 +8120,4162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer de Chine du Sud : ODP Leg 184</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sedimentology and stratigraphy of a tidal sand bank in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lauer-Leredde</w:t>
+                <w:t xml:space="preserve">Ad Stolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 159 (1-4), pp.253-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00007-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999030v1</w:t>
+                <w:t xml:space="preserve">hal-04220946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surficial sedimentology of the Middelkerke Bank (southern North Sea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mer de Chine du Sud : ODP Leg 184</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chamley</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lauer-Leredde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 71 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90155-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04220957v1</w:t>
+                <w:t xml:space="preserve">hal-02999030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm influences on a tidal sandbank's surface (Middelkerke Bank, southern North Sea)</w:t>
+                <w:t xml:space="preserve">Architecture and long term evolution of a tidal sandbank: The Middelkerke Bank (southern North Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Houthuys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">S. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter de Wolf</w:t>
+                <w:t xml:space="preserve">A. Stolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.23-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90154-6⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90156-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220974v1</w:t>
+                <w:t xml:space="preserve">hal-04220987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and long term evolution of a tidal sandbank: The Middelkerke Bank (southern North Sea)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storm influences on a tidal sandbank's surface (Middelkerke Bank, southern North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stolk</w:t>
+                <w:t xml:space="preserve">Rik Houthuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Missiaen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. de Batist</w:t>
+                <w:t xml:space="preserve">Peter de Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.57-72. </w:t>
+              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90156-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90154-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220987v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surficial sedimentology of the Middelkerke Bank (southern North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Stolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90155-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088583v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Enhancing Coastal Management: Leveraging Benthic Foraminifera for Sediment Quality Monitoring in Boulogne-sur-Mer Harbor, France - A 11 years Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">The Micropalontological Society Spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027045v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Coastal Management: Leveraging Benthic Foraminifera for Sediment Quality Monitoring in Boulogne-sur-Mer Harbor, France - A 11 years Longitudinal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Micropalontological Society Spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cologne, France</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592049v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088594v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026988v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027020v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wimereux « Pointe aux Oies » : nouvelles recherches sur une possible séquence quaternaire remarquable du littoral du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajib Kumar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023 Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes in intertidal benthic foraminifera: a seasonal survey from the English Channel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Milker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORAMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Perugia (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04541405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814237v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delattre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bourdu-Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468081v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomy of early life: Role of organic and mineral interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Andréa Ngwal’ghoubou Ikouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olabode Bankole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2022, Vienna (Austria), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des amibes à thèque de l'archipel de Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Hennion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Scientifiques du CNFRAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des falaises du Pas-de-Calais d’Equihen au Cap Gris-Nez : l’apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Géologie et hydrodynamique en Manche : Géosciences et Hydrodynamique sur la façade Manche - Mer du Nord : Approche interdisciplinaire terre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts et stockages sédimentaires sur le golfe de Gabès au Pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Zahmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Inoubli Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MARCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Balescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avenir Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063301v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antony Borel</w:t>
+                <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
+              <w:t xml:space="preserve">Avenir Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871346v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réemploi des sédiments de dragage portuaire, une équation d’évaluation à multiples paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Hura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Avenir Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04541342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rst 2018</w:t>
+              <w:t xml:space="preserve">RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904790v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melesio Quijada</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2018</w:t>
+              <w:t xml:space="preserve">rst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904780v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical characterisation of 200 years local changes in a transitional environment. What is the foraminifera's message?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Estuarine Biogeochemistry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Himalaya-Karakoram-Tibet Workshop (HKT20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic inversion of the Weald-Boulonnais and the Dover Strait. New data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Mansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU-EUG-EGS Joint Assembly (EAE03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, 6-11 avril 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Holocene abrupt climatic changes recorded in the Laffrey Lake long core (Western French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12151,275 +12285,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence pléistocène de Wimereux &amp;quot;Pointe aux Oies&amp;quot; (littoral du Pas-de-Calais) : dynamiques de mise en place et paléoenvironnements associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2024 Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données palynologiques des Argiles de la Slack à Wimereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGHYMANCHE 2023 : Ecologie marine, Géosciences et Hydrodynamique sur la façade Manche - Mer du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12429,133 +12563,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre des résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 83, Association des Sédimentologistes Français, 280 p., 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/IPJT8001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12565,117 +12699,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUES ET ÉVOLUTION DU LITTORAL - SYNTHÈSE DES CONNAISSANCES. Fasc. 1 : de la frontière belge à la pointe du Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,779 +12819,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données sédimentologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Minguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Caroline Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Biscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anaïs DABURON,; Caroline MAURIN; Alain TRENTESAUX. </w:t>
+              <w:t xml:space="preserve">Daburon, Anaïs; Maurin, Caroline; Trentesaux, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 4, Cerema, 2018, Connaissances, 978-2-37180-239-1</w:t>
+              <w:t xml:space="preserve">, Chapitre 6, CEREMA, 2018, Connaissances, 978-2-37180-239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044497v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Données sédimentologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daburon, Anaïs; Maurin, Caroline; Trentesaux, Alain. </w:t>
+              <w:t xml:space="preserve">Anaïs DABURON,; Caroline MAURIN; Alain TRENTESAUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 6, CEREMA, 2018, Connaissances, 978-2-37180-239-1</w:t>
+              <w:t xml:space="preserve">, Chapitre 4, Cerema, 2018, Connaissances, 978-2-37180-239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044552v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain TRENTESAUX; Caroline MAURIN; Anaïs DABURON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2, Cerema, 55p., 2018, Collection « Dynamiques et évolution du littoral », 978-2-37180-621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs hydrodynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidally-modulated infilling of a large coastal plain during the Holocene; the case of the French Flemish Coastal plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Margotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: an introduction to the volume: Proceedings of the Tidalites 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47 (1), Wiley, 2016, 978-1-119-21837-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119218395.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and Sedimentology of Pleistocene Sediment in the South China Sea (ODP Site 1144)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pluquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, 184 Scientific Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 185, Ocean Drilling Program, 2003, Proceedings of the Ocean Drilling Program, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2973/odp.proc.sr.184.211.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13467,105 +13601,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement de processus sédimentaires pléistocènes Exemples de plates-formes détritiques et de bassins profonds Mer du Nord et mers de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université des Sciences et Technologie de Lille - Lille I, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00140889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13633,51 +13767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED05AFE"/>
+    <w:nsid w:val="7E4B2195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13864,51 +13998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-trentesaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6186-1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108941620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5607-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04017215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghnahalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2022.02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Collier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Oggioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellina Lekele Baghekema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.08.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47F5ZXZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camelbeeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oggioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Oggioni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreno-Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;court" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FZBRMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.03.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9K2BRQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378972v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/03yd0091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0QJRC105-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.06.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3PFCBQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHXJK5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ramdani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.06.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CTHBQ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxia Liu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00446-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6RZ3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(99)00145-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EDDE300580E3188E4000B98DF856F014764AD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00007-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TFDFGBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00272.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4LKXBC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Houthuys" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90154-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3LXCRLW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bern&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90156-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DPLF16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524895v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;a Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-955" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herledan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roumazeilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Lorgeril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Hura" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280777v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Henriet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144323v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peyrot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044552v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Biscara" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044410v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220685v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Margotta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch14" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pluquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.184.211.2003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140889v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-trentesaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6186-1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108941620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5607-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-415-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04017215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghnahalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Collier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Oggioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellina Lekele Baghekema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.08.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47F5ZXZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Oggioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreno-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.11.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camelbeeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oggioni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;court" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FZBRMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.03.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9K2BRQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.06.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3PFCBQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349944v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/03yd0091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0QJRC105-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351375v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ramdani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CTHBQ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHXJK5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vagner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxia Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00446-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6RZ3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(99)00145-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EDDE300580E3188E4000B98DF856F014764AD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00272.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4LKXBC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00007-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TFDFGBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220987v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90156-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DPLF16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Houthuys" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90154-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3LXCRLW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;a Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-955" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herledan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roumazeilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Lorgeril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Hura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021365v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Henriet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144323v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peyrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Biscara" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044410v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220685v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Margotta" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch14" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pluquet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.184.211.2003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>