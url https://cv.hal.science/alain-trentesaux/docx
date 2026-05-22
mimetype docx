--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -3012,295 +3012,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01390477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlined islands and the English Channel megaflood hypothesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault activity in the epicentral area of the 1580 Dover Strait (Pas-de-Calais) earthquake (northwestern Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Oggioni</w:t>
+                <w:t xml:space="preserve">D. García-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gupta</w:t>
+                <w:t xml:space="preserve">K. Verbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Moreno-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">T. Camelbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201 (2), pp.528-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274877v1</w:t>
+                <w:t xml:space="preserve">hal-04220752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault activity in the epicentral area of the 1580 Dover Strait (Pas-de-Calais) earthquake (northwestern Europe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Verbeeck</w:t>
+                <w:t xml:space="preserve">Streamlined islands and the English Channel megaflood hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Camelbeeck</w:t>
+                <w:t xml:space="preserve">F Oggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Batist</w:t>
+                <w:t xml:space="preserve">S Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Oggioni</w:t>
+                <w:t xml:space="preserve">D Moreno-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 201 (2), pp.528-542. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.190-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220752v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy approach for Holocene paleoenvironmental reconstructions from microorganisms (testate amoebae and foraminifera) and sediment analyses: The infilling of the Loire Valley in Nantes (France)</w:t>
               </w:r>
@@ -3548,277 +3548,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société géologique du Nord et les Sciences de la Terre dans le Nord de la France : science, industrie et société</w:t>
+                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blieck</w:t>
+                <w:t xml:space="preserve">Matt D Rowberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Brice</w:t>
+                <w:t xml:space="preserve">Peter Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Baere</w:t>
+                <w:t xml:space="preserve">Błażej Błażejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17, pp.3-40</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghost-rock karstification, the recent theory of karstogenesis &amp; Karst research, Challenges for the XXIst century, 17 (1), pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385542v1</w:t>
+                <w:t xml:space="preserve">hal-03280576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La société géologique du Nord et les Sciences de la Terre dans le Nord de la France : science, industrie et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Rowberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Walsh</w:t>
+                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Błażej Błażejowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Jean-Pierre de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ghost-rock karstification, the recent theory of karstogenesis &amp; Karst research, Challenges for the XXIst century, 17 (1), pp.33-42</w:t>
+              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.3-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280576v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D architecture of Quaternary sediment along the NW Atlantic Moroccan Rharb continental shelf: A stratal pattern under the dual control of tectonics and climatic variations</w:t>
               </w:r>
@@ -4337,398 +4337,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial calcification as a possible trigger for francolite precipitation under sulfidic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Récourt</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.007⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.129 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220851v1</w:t>
+                <w:t xml:space="preserve">hal-01555746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A renewed cenozoic story of the strait of dover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (2ème série), pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00543291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des tempêtes sur la mobilité des dunes tidales dans le détroit du Pas-de-Calais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Bacterial calcification as a possible trigger for francolite precipitation under sulfidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Récourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00115-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
               </w:r>
@@ -5182,402 +5182,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and mobility of tidal sand ridges in the East China Sea</w:t>
+                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pear River drainage basin and their contribution to the South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.X Liu</w:t>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S. Berné</w:t>
+                <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Saito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.1820-1834</w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (8), pp.1110-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350175v1</w:t>
+                <w:t xml:space="preserve">hal-00377577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals in surface sediments of the Pearl River drainage basin and their contribution to the South China Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.F Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.1101-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals in surface sediments of the Pear River drainage basin and their contribution to the South China Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal architecture and mobility of tidal sand ridges in the East China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">H. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (8), pp.1110-1111</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.1820-1834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377577v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
@@ -6139,441 +6139,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment sources and east Asian monsoon intensity over the last 450 ky. Mineralogical and geochemical investigations on the South China Sea sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Controls on organic accumulation in Late Jurassic shales of Northwestern europe as inferred from trace-metal geochemistry. In: The deposition of organic-carbon-rich sediments: Models, mechanisms, and consequences (Ed N. Harris),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Frank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEPM Spec. Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82, pp. 145-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378527v1</w:t>
+                <w:t xml:space="preserve">hal-00351358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on organic accumulation in Late Jurassic shales of Northwestern europe as inferred from trace-metal geochemistry. In: The deposition of organic-carbon-rich sediments: Models, mechanisms, and consequences (Ed N. Harris),</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Late Quaternary weathering and erosion of the Eastern Tibetan Plateau and the Mekong Basin and East Asian Monsoon evolution recorded by the sediments from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPM Spec. Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 82, pp. 145-164</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351358v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary weathering and erosion of the Eastern Tibetan Plateau and the Mekong Basin and East Asian Monsoon evolution recorded by the sediments from the South China Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Sediment sources and east Asian monsoon intensity over the last 450 ky. Mineralogical and geochemical investigations on the South China Sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-F. Liu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 228 (3-4), pp.260-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378975v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late quaternary weathering and erosion of the eastern Tibetan Plateau and the Mekong Basin and the East Asian monsoon evolution recorded by sediments from the South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6609,410 +6609,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCIENCE IN CHINA SERIES D-EARTH SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.84-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350166v1</w:t>
+                <w:t xml:space="preserve">hal-00349944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z.F Liu</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE IN CHINA SERIES D-EARTH SCIENCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1360/03yd0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349944v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral records of East Asian monsoon evolution during late Quaternary in the southern South China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.-F. Liu</w:t>
+                <w:t xml:space="preserve">Late Quaternary climatic control on erosion and weathering in the eastern Tibetan Plateau and the Mekong Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (1), pp.84-92. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.316-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1360/03yd0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378972v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles de l'accumulation de matière organique dans la Kimmeridge Clay Formation (Jurassique supérieur, Yorkshire, G.B.) et son équivalent latéral du Boulonnais : l'apport des éléments traces métalliques.</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,64 +7240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosional history of the eastern Tibetan Plateau since 190 kyr ago: clay mineralogical and geochemical investigations from the southwestern South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,51 +7386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fourier transform infrared (FTIR) spectroscopy in quantitative mineralogy of the South China Sea: Example of core MD01-2393. Diqiu Kexue – Zhongguo Dishi Daxue Xuebao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8331,414 +8331,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and long term evolution of a tidal sandbank: The Middelkerke Bank (southern North Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surficial sedimentology of the Middelkerke Bank (southern North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Stolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. de Batist</w:t>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.57-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90156-2⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90155-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220987v1</w:t>
+                <w:t xml:space="preserve">hal-04220957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm influences on a tidal sandbank's surface (Middelkerke Bank, southern North Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture and long term evolution of a tidal sandbank: The Middelkerke Bank (southern North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Houthuys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter de Wolf</w:t>
+                <w:t xml:space="preserve">T. Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.23-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90156-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90154-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220974v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surficial sedimentology of the Middelkerke Bank (southern North Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storm influences on a tidal sandbank's surface (Middelkerke Bank, southern North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Houthuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chamley</w:t>
+                <w:t xml:space="preserve">Peter de Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.43-55. </w:t>
+              <w:t xml:space="preserve">, 1994, 121 (1-2), pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90155-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90154-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220957v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8750,135 +8750,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
+                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088594v1</w:t>
+                <w:t xml:space="preserve">hal-05027045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Coastal Management: Leveraging Benthic Foraminifera for Sediment Quality Monitoring in Boulogne-sur-Mer Harbor, France - A 11 years Longitudinal Study</w:t>
               </w:r>
@@ -8983,234 +9000,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
+                <w:t xml:space="preserve">Le Quaternaire du Boulonnais : archives sédimentaires et reconstitution des changements paléogéographiques dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youn Besse</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027045v1</w:t>
+                <w:t xml:space="preserve">hal-05088594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
@@ -9334,64 +9334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quaternaire du Boulonnais : des séquences originales pour reconstituer la paléogéographie dans le domaine Manche-mer du Nord au Pléistocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9429,64 +9429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wimereux « Pointe aux Oies » : nouvelles recherches sur une possible séquence quaternaire remarquable du littoral du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,312 +9673,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04541405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+                <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Hennion</w:t>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delattre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorian Bourdu-Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468081v1</w:t>
+                <w:t xml:space="preserve">hal-03814237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Bourdu-Devulder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814237v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10046,90 +10046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10165,329 +10165,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of early life: Role of organic and mineral interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des amibes à thèque de l'archipel de Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Andréa Ngwal’ghoubou Ikouanga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olabode Bankole</w:t>
+                <w:t xml:space="preserve">Maïwenn Herledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Laforest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Viviane Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées Scientifiques du CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524895v1</w:t>
+                <w:t xml:space="preserve">hal-04537920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des amibes à thèque de l'archipel de Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Hennion</w:t>
+                <w:t xml:space="preserve">Taphonomy of early life: Role of organic and mineral interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andréa Ngwal’ghoubou Ikouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olabode Bankole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Herledan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Viviane Roumazeilles</w:t>
+                <w:t xml:space="preserve">Claude Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Scientifiques du CNFRAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU general assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2022, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537920v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des falaises du Pas-de-Calais d’Equihen au Cap Gris-Nez : l’apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10797,51 +10797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11935,64 +11935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Himalaya-Karakoram-Tibet Workshop (HKT20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
@@ -12015,273 +12015,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic inversion of the Weald-Boulonnais and the Dover Strait. New data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+                <w:t xml:space="preserve">Two Holocene abrupt climatic changes recorded in the Laffrey Lake long core (Western French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Mansy</w:t>
+                <w:t xml:space="preserve">J. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+                <w:t xml:space="preserve">Jérôme Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Henriet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU-EUG-EGS Joint Assembly (EAE03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, 6-11 avril 2003, France</w:t>
+              <w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021365v1</w:t>
+                <w:t xml:space="preserve">hal-00144323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Holocene abrupt climatic changes recorded in the Laffrey Lake long core (Western French Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Cenozoic inversion of the Weald-Boulonnais and the Dover Strait. New data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kaiser</w:t>
+                <w:t xml:space="preserve">J.L. Mansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Nomade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">AGU-EUG-EGS Joint Assembly (EAE03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, 6-11 avril 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144323v1</w:t>
+                <w:t xml:space="preserve">hal-00021365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12299,103 +12299,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence pléistocène de Wimereux &amp;quot;Pointe aux Oies&amp;quot; (littoral du Pas-de-Calais) : dynamiques de mise en place et paléoenvironnements associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2024 Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12827,285 +12827,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
+                <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Biscara</w:t>
+                <w:t xml:space="preserve">Bertrand Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daburon, Anaïs; Maurin, Caroline; Trentesaux, Alain. </w:t>
+              <w:t xml:space="preserve">Anaïs DABURON,; Caroline MAURIN; Alain TRENTESAUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 6, CEREMA, 2018, Connaissances, 978-2-37180-239-1</w:t>
+              <w:t xml:space="preserve">, Chapitre 4, Cerema, 2018, Connaissances, 978-2-37180-239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044552v1</w:t>
+                <w:t xml:space="preserve">hal-03044497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données sédimentologiques</w:t>
+                <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Biscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anaïs DABURON,; Caroline MAURIN; Alain TRENTESAUX. </w:t>
+              <w:t xml:space="preserve">Daburon, Anaïs; Maurin, Caroline; Trentesaux, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution du littoral – Fascicule 1, Synthèse des connaissances de la frontière belge à la pointe du Hourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 4, Cerema, 2018, Connaissances, 978-2-37180-239-1</w:t>
+              <w:t xml:space="preserve">, Chapitre 6, CEREMA, 2018, Connaissances, 978-2-37180-239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044497v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
@@ -13767,51 +13767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E4B2195"/>
+    <w:nsid w:val="A7025212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13998,51 +13998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-trentesaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6186-1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108941620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5607-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-415-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04017215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghnahalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Collier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Oggioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellina Lekele Baghekema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.08.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47F5ZXZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Oggioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreno-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.11.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camelbeeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oggioni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;court" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FZBRMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.03.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9K2BRQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.06.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3PFCBQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349944v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/03yd0091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0QJRC105-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351375v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ramdani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CTHBQ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHXJK5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vagner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxia Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00446-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6RZ3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(99)00145-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EDDE300580E3188E4000B98DF856F014764AD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00272.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4LKXBC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00007-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TFDFGBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220987v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bern&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90156-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DPLF16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Houthuys" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90154-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3LXCRLW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;a Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-955" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herledan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roumazeilles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Lorgeril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Hura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021365v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Henriet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144323v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peyrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Biscara" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044410v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220685v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Margotta" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch14" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pluquet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.184.211.2003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-trentesaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6186-1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108941620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5607-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-415-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04017215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghnahalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2279" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/07.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Collier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Oggioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellina Lekele Baghekema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.08.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47F5ZXZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbeeck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camelbeeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oggioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Oggioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gupta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreno-Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00115-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;court" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4FZBRMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2PBDR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-F. Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.03.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9K2BRQR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.06.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3PFCBQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1360/03yd0091" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0QJRC105-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.02.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4849PJX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351375v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ramdani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bassinot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CTHBQ0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHXJK5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vagner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxia Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00446-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6RZ3DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416411v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(99)00145-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2EDDE300580E3188E4000B98DF856F014764AD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00272.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4LKXBC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00007-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TFDFGBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220987v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bern&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90156-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DPLF16-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220974v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Houthuys" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90154-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3LXCRLW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088594v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Kumar Saha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herledan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roumazeilles" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524895v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;a Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laforest" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-955" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Lorgeril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Hura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413513v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021365v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mansy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Henriet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peyrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863624v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044497v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minguet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044552v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Biscara" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044410v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bawedin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220685v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Margotta" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch14" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pluquet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.184.211.2003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>