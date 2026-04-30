--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -66,2855 +66,3006 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans le sillage d’Henri Béhar, biographe d’André Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.19154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser littérairement le temps avec Aragon, Note de lecture sur Suzanne Ravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El juego literario y sus desdoblamientos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Badebec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (22), pp.154-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragon et les philosophes : la pensée littéraire et les catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXV (1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur Jacques Rancière, « Le Temps du paysage », La Fabrique, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du témoignage littéraire au roman historique: régimes de fiction et relation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossiers Témoignage, Fiction, https://www.fabula.org/atelier.php?Du_temoignage_litteraire_au_roman_historique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur Un Balcon en Forêt : fabrique littéraire de Julien Gracq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Deuxième série - 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.11892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’univers brisé selon Elsa Triolet, d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le feu d'Elsa Triolet, Hors-série n° 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aragon et les philosophes : la pensée littéraire et les catégories</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragon / Barthes : le roman comme théâtre de la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XXV (1-2)</w:t>
+              <w:t xml:space="preserve">Cahiers Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.44-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, hors-texte, arrière-texte : à propos de l’ambivalence des notions en théorie littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le contexte en question, 194, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.194.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Sur Un Balcon en Forêt : fabrique littéraire de Julien Gracq</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture littéraire à la vie par la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lire, une expérience de la vie, pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.008.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes et le lexique de la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Barthes et le lexique de la critique, Deuxième série - 6, pp.10.4000/carnets.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiculturalisme, histoire et littérature : d’Aragon à Kourouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.45-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponge/Braque : perspectives arrière-textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ombre et douleur, 179 (3), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.179.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l’altérité dans Mémoires d’Hadrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale d'Études Yourcenariennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.53-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queneau, Aragon et le surréalisme. Une hypothèse pour la lecture de Théâtre / Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Raymond Queneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vous avez dit surréaliste ?, 5, pp.47-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classicisme pédagogique et littéraire de Georges Hyvernaud : la relation à Marcel Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Georges Hyvernaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Maldoror aux Poésies. Extravagance et défi de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Deuxième série - 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/carnets.11892⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Première Série - 4, pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.6720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du témoignage littéraire au roman historique: régimes de fiction et relation littéraire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrière-texte et histoire littéraire culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Dossiers Témoignage, Fiction, https://www.fabula.org/atelier.php?Du_temoignage_litteraire_au_roman_historique</w:t>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XIII (2), pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aragon / Barthes : le roman comme théâtre de la personne</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragon-Ponge : Poétiques de la ville et liquéfaction de l’objet Le Paysan de Paris/La Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Aragon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.44-65</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aragon : une écriture au carrefour, 305, pp.185-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contexte, hors-texte, arrière-texte : à propos de l’ambivalence des notions en théorie littéraire</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrière-texte : de l'auteur au lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/litt.194.0018⟩</w:t>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 164 (4), pp.495-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.164.0495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la lecture littéraire à la vie par la parole</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équivoque litteraire et contrat de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdlc.008.0055⟩</w:t>
+              <w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'équivoque, Première Série - 2, pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.4447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Barthes et le lexique de la critique</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie littéraire et second degré de l’analogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de linguistique analogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Quelle(s) analogie(s) pour les études littéraires, 6, pp.229-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multiculturalisme, histoire et littérature : d’Aragon à Kourouma</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception entre théories de la littérature et théories de la culture, « Studia Romanica Tartuensia V »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62, pp.45-57</w:t>
+              <w:t xml:space="preserve">La Lecture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.236-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ponge/Braque : perspectives arrière-textuelles</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrés de la connaissance littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avec le génocide, l’indicible, 37 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/038459ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et limites de la création lectorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cultures littéraires : nouvelles performances &amp; développement, Première Série - 1 Numéro, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.3970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mère Sauvage, d’une langue à l’autre. Description d’une lecture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Mère Sauvage de Maupassant Parcours méthodologiques dans l’analyse du texte littéraire, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de l’intertexte latent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lecture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lecture et psychanalyse, 9, pp.199-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse et fiction littéraire : Breton, Sartre, Perec, Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lectrices et lecteurs, Théorie et fiction, 3, pp.133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tremblement de terre du Chili : Kleist entre Rousseau et Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lecture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyvernaud politique : juste écriture et polyphonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Georges Hyvernaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysmans : En rade ou la réécriture du naturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, J.-K. Huysmans Villiers de l'Isle-Adam, 916-917, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desnos/Aragon sous le signe de l'infini : écrire/lire l’érotisme à l’âge surréaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Erotisme et ordre moral, 1, pp.257-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait et tentation romanesque dans l’œuvre de Georges Hyvernaud : réécrire Flaubert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Georges Hyvernaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.83-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rires romanesques au vingtième siècle, « expédition dans la vallée des échos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hommage à Violette Morin. Le comique dans l'écriture, 20, pp.113-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de Baudelaire dans le discours critique aragonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Les imaginaires de la voix, 39 (1), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/006746ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue Hyvernaud-Sartre et les avatars de l'humanisme critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Georges Hyvernaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragon, lecteur de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101e Année (5), pp.1433-1454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours critique et fiction dans le &amp;quot;Traité du style&amp;quot; d'Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Ombre et douleur, 179 (3), pp.109-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/litt.179.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Roman Fiction, 123 (3), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.2001.1717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...452 lines deleted...]
-                <w:t xml:space="preserve">L'arrière-texte : de l'auteur au lecteur</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l’épigraphe liminaire des Aventures de Télémaque : dialogue avec la philosophie kantienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 164 (4), pp.495-509. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 127, pp.331-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1173 lines deleted...]
-                <w:t xml:space="preserve">Aragon, lecteur de Baudelaire</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture de &amp;quot;La Ronde&amp;quot; de Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 101e Année (5), pp.1433-1454</w:t>
+              <w:t xml:space="preserve">, 1998, 98 (1), pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2924,2634 +3075,2744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisirs de lire ou de regarder : de la littérature à la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisirs de lire / états de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Porto (Portugal), faculté de lettres; Fundação de Serralves; Groupe de recherche Lire en Europe aujourd’hui (LEA !), Sep 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacré, poésie et lecture littéraire (Breton, Char, Bonnefoy, Michaux…)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dé)sacralisations. Fortunes du sacré dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aragon et Ponge lecteurs de Lautréamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Institut des textes et manuscrits modernes (ITEM) équipe Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vigier, Luc (dir.); Institut des textes et manuscrits modernes (ITEM) CNRS, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisement des &amp;quot;Incipit&amp;quot; et de &amp;quot;La Mise en mots&amp;quot; : pensées de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ITEM-CRNS équipe Aragon 2008-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEM-CRNS équipe Aragon, Feb 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de &amp;quot;L’Inspecteur des ruines&amp;quot; : lecture et intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsa Triolet : un écrivain dans le siècle colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe de Recherches Iinterdisciplinaires sur Elsa Triolet et Aragon, Nov 1996, Saint-Arnoult-en-Yvelines, France. pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (24)</w:t>
+        <w:t xml:space="preserve">Ouvrages (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la personne au personnage : traitements génériques différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Élisabeth Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions et Presses universitaires de Reims, Collection AIL (N°16), 368 p, 2024, 978-2-37496-225-2 I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12p0r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature comme échange verbal différé. Essai sur la parole littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang Verlag, 188 p., 2024, 9783034349611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b21880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes poétique et romanesque de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 184 p., 2022, Approches Interdisciplinaires de la Lecture, 9782374961668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.2203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq études sur Aragon Théatre/Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série, 116 p., 2021, Approches interdisciplinaires de la lecture, 9782374961507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.2181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du jeu dans la théorie de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Louyer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Chollier; Anne-Elisabeth Halpern; Alain Trouvé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 117 p., 2020, Approches interdisciplinaires de la lecture, 978-2-37496-112-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.2156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles de lecteurs 2, Poésie et autres genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Chollier; Jean-Michel Pottier; Alain Trouvé. Editions et presses universitaires de Reims, 13, 164 p., 2019, Approches interdisciplinaires de la lecture, 978-2-37496-093-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire l’humain : Aragon, Ponge : esthétiques croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection Signes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions; ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Eric Dayre, 9791036200380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.10010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 274 p., 2018, Approches interdisciplinaires de la lecture, Alain Trouvé, 978-2-37496-063-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles déclinaisons de l'arrière-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et presses universitaires de Reims, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue du lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 256 p., 2017, Approches interdisciplinaires de la lecture, 978-2-37496-037-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résonance lectorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 15, 184 p., 2022, Approches Interdisciplinaires de la Lecture, 9782374961668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.2203⟩</w:t>
+              <w:t xml:space="preserve">, 10, pp.226, 2016, Approches Interdisciplinaires de la lecture, 978-2-37496-014-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler le fantasme et l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladieu, Marie-Madeleine; Pottier, Jean-Michel; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE, Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 251 p., 2015, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 978-2-915271-96-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladieu, Marie-Madeleine; Pottier, Jean-Michel; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE, Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 198 p., 2014, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 978-2-915271-73-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents du littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladieu, Marie-Madeleine; Pottier, Jean-Michel; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE, Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 253 p., 2013, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 978-2-915271-62-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrière-texte : pour repenser le littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, 219 p., 2013, ThéoCrit' (Bruxelles), ISSN 2033-4737, 978-2-87574-095-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclinaisons de l’arrière-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladieu, Marie-Madeleine; Pottier, Jean-Michel; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE, Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 217 p., 2012, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 978-2-915271-48-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intertexte et arrière-texte : les coulisses du littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladieu, Marie-Madeleine; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE, Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 280 p., 2011, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 9782915271379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et entendre par le roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série, 116 p., 2021, Approches interdisciplinaires de la lecture, 9782374961507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.2181⟩</w:t>
+              <w:t xml:space="preserve">, 4, 220 p., 2010, Approches interdisciplinaires de la lecture, ISSN 1771-236X, Gladieu, Marie-Madeleine; Trouvé, Alain, 978-2-915271-35-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Chollier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire l’hétérogénéité romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Halpern</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladieu, Marie-Madeleine; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE, Éditions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 224 p., 2009, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 978-2-915271-28-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et altérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14, 117 p., 2020, Approches interdisciplinaires de la lecture, 978-2-37496-112-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.2156⟩</w:t>
+              <w:t xml:space="preserve">, 2, 251 p., 2008, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 978-2-915271-20-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Chollier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteurs et lectrices, théories et fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon : Abell, 3, pp.207, 2007, Revue d'études culturelles (Dijon)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de la reconnaissance intertextuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 97 p., 2006, Approches interdisciplinaires de la lecture, ISSN 1771-236X, 2-915271-14-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.10010⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lumière noire d’Elsa Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, Signes, 230 p., 2006, Signes (Fontenay-aux-Roses), ISSN 1255-1015, 978-2-84788-094-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.35180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">, 12, 274 p., 2018, Approches interdisciplinaires de la lecture, Alain Trouvé, 978-2-37496-063-0</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman de la lecture : critique de la raison littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mardaga, 216 p., 2004, Philosophie et langage, ISSN 1377-4565, 2-87009-866-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions et presses universitaires de Reims, 2018</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lecteur et le livre fantôme : essai sur &amp;quot;La défense de l'infini&amp;quot; de Louis Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Kimé, 340 p., 2000, Détours littéraires (Paris), ISSN 1242-8868, 2-8417-4198-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1499 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5561,5707 +5822,5707 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole d’Alberto Manguel. La lecture-écriture et ses dédoublements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.12495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre fictionnel et construction identitaire : de Théâtre/Roman (Louis Aragon) à Autobiographie d’un poulpe (Vinciane Despret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Élisabeth Halpern; Audrey Louyer; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la personne au personnage : traitements génériques différenciés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Approches interdisciplinaires de la lecture (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-56, 2024, Approches interdisciplinaires de la lecture, 978-2-37496-228-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12p0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aragon / Breton : roman, poésie, fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Élisabeth Halpern; Audrey Louyer; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimes poétique et romanesque de la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-142, 2022, Approches Interdisciplinaires de la Lecture, 978-2-37496-204-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7779 : énigme du corps et corps de l’énigme selon &amp;quot;Théâtre / Roman&amp;quot; d’Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq études sur Aragon Théâtre/Roman : Du texte à l’arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-52, 2021, Approches Interdisciplinaires de la Lecture, 978-2-37496-203-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq études sur Aragon Théâtre/Roman : Du texte à l'arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-12, 2021, Approches Interdisciplinaires de la Lecture, 978-2-37496-203-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queneau, Aragon et le surréalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq études sur Aragon Théâtre/Roman : Du texte à l’arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-110, 2021, Approches Interdisciplinaires de la Lecture, 978-2-37496-203-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énigme Montchrestien dans Théâtre/Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq études sur Aragon Théatre/Roman : Du texte à l’arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-67, 2021, Approches Interdisciplinaires de la Lecture, 978-2-37496-203-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman comme théâtre et le travail du négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq études sur Aragon Théâtre/Roman : Du texte à l’arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-34, 2021, Approches Interdisciplinaires de la Lecture, 978-2-37496-203-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrière-texte et voix d'auteur : Aragon/Ponge, deux cas antithétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq études sur Aragon Théâtre/Roman : Du texte à l’arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-87, 2021, Approches Interdisciplinaires de la Lecture, 978-2-37496-203-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes ou Bruxelles : qu’importe ?! La ville, carrefour du singulier et de l’universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cabral, Maria de Jesus; Laurel, Maria Hermínia; Schuerewegen, Franc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.145-157, 2020, Exotopies, ISSN 2270-5236, 978-2-304-04844-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Élisabeth Halpern; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du jeu dans la théorie de la lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-13, 2020, Approches Interdisciplinaires de la Lecture, 978-2-37496-202-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture, entre bricolage et déconstruction : autour de &amp;quot;La Potière jalouse&amp;quot; (Lévi-Strauss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Élisabeth Halpern; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du jeu dans la théorie de la lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-92, 2020, Approches Interdisciplinaires de la Lecture, 978-2-37496-202-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur Michel Picard, Lire le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Cabral; Marie-France Mamzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecins, soignants, osons la littérature : un laboratoire virtuel pour la réflexion éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sipayat, pp.73-75, 2019, Sciences humaines (Aniche), ISSN 2118-5778, 978-2-919228-31-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge lecteur de Boèce dans &amp;quot;Comment une figue de paroles et pourquoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conte, Sophie; Oïffer-Bomsel, Alicia; Cantarino Suñer, María Elena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boèce au fil du temps : son influence sur les lettres européennes du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Classiques Garnier, pp.573-583, 2019, Rencontres. Série Littératures antiques, ISSN 2607-5342, 978-2-406-08665-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littérature à la vie – Croisements intersubjectifs et arrière-textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soulages, François; Ádám, Anikó; Radvánszky, Anikó. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire &amp; vivre : études sur l'expérience de la lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.61-73, 2019, Eidos. Série Littérature, ISSN 2610-508X, 978-2-343-18921-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature comme échange verbal différé : autour de L’Écharpe rouge (Yves Bonnefoy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de lecteurs 2. Poésie et autres genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-37, 2019, Approches Interdisciplinaires de la Lecture, 978-2-37496-201-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sed tamen effabor ! : autour du Malherbe de Francis Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de lecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-217, 2018, Approches Interdisciplinaires de la Lecture, 978-2-37496-200-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de lecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-13, 2018, Approches Interdisciplinaires de la Lecture, 978-2-37496-200-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Delranc; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Elsa Triolet aujourd'hui : à l'écoute du radar poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.7-12, 2017, 978-2-37496-044-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lire, écrire, penser : la langue, de l’auteur au lecteur</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue du lecteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.39-60, 2017, Approches Interdisciplinaires de la Lecture, 978-2-37496-198-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.1870⟩</w:t>
+              <w:t xml:space="preserve">, pp.7-12, 2017, Approches Interdisciplinaires de la Lecture, 978-2-37496-198-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892432v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, écrire, penser : la langue, de l’auteur au lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue du lecteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-12, 2017, Approches Interdisciplinaires de la Lecture, 978-2-37496-198-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.1858⟩</w:t>
+              <w:t xml:space="preserve">, pp.39-60, 2017, Approches Interdisciplinaires de la Lecture, 978-2-37496-198-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892446v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonnefoy : de la polygraphie à la contradiction et à l’échange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie, Littérature, Philosophie : différences et interférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galati University Press, pp.197-208, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mise en mots et l’arrière-texte : de l’intuition théorique à l’expression poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Delranc; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Elsa Triolet aujourd'hui : à l'écoute du radar poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.209-235, 2017, 978-2-37496-044-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, New York : lire/écrire la ville selon Gracq et Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roelens, Nathalie; Vercruysse, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire, écrire, pratiquer la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.154-168, 2016, Détours littéraires (Paris), ISSN 1242-8868, 978-2-84174-736-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résonance lectorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-8, 2016, Approches Interdisciplinaires de la Lecture, 978-2-37496-197-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Here Comes Everybody ? &amp;quot; Résonance et fiction littéraire chez Joyce, Yourcenar, Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résonance lectorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-49, 2016, Approches Interdisciplinaires de la Lecture, 978-2-37496-197-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrière-texte et création littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Thomières; Centre interdisciplinaire de recherche sur les langues et la pensée (CIRLEP, EA 4299). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des mots à la pensée. Onze variations sur l'interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.151-174, 2016, 9782374960128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l’intertexte Montchrestien dans « Théâtre/ Roman » : hypothèses sur un arrière-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchasson-Mourier, Marie-Christine; Collinet-Waller, Roselyne; Équipe de recherche interdisciplinaire sur Elsa Triolet et Aragon (France). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aragon, "Théâtre-roman", un singulier pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.77-89, 2015, 978-2-36424-025-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisements rêvés de l’Histoire et des Lettres : lecture du &amp;quot;Sermon sur la chute de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articuler le fantasme et l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-237, 2015, Approches Interdisciplinaires de la Lecture, 978-2-37496-196-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marchasson-Mourier, Marie-Christine; Collinet-Waller, Roselyne; Équipe de recherche interdisciplinaire sur Elsa Triolet et Aragon (France). </w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragon / du Bouchet : anthologies hugoliennes au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bohnert, Céline; Gevrey, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aragon, "Théâtre-roman", un singulier pluriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.77-89, 2015, 978-2-36424-025-4</w:t>
+              <w:t xml:space="preserve">L'anthologie : histoire et enjeux d'une forme éditoriale du Moyen Âge au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epure - Editions et presses universitaires de Reims, pp.441-451, 2014, 9782915271928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : inscrire/excrire le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps à l'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2014, Approches Interdisciplinaires de la Lecture, 978-2-37496-195-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003732v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantate à André Masson : ultime variation sur l’art et la totalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenouillet, Corinne; Caulet, Erwan; Principalli, Patricia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches croisées Aragon - Elsa Triolet, n°15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-232, 2014, Aragon, trente ans après, 9791034404612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.7322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et multifocalité de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabral, Maria de Jesus; Laurel, Maria Hermínia Amado; Schuerewegen, Franc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire de près, de loin : close vs distant reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Classiques Garnier, pp.93-104, 2014, Rencontres. Série Théorie littéraire, ISSN 2270-3527, 978-2-8124-2124-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction, art et histoire dans Les Onze de Pierre Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gros, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Costumes, reflets et illusions : les habits d'emprunt dans la création contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-182, 2014, 978-2-7535-5722-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.55418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et polyréférentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les référents du littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-27, 2013, Approches Interdisciplinaires de la Lecture, 978-2-37496-194-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de La Forme d’une ville : Gracq, Proust, Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les référents du littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-128, 2013, Approches Interdisciplinaires de la Lecture, 978-2-37496-194-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le lit de « La Seine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclinaisons de l’arrière-texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-192, 2012, Approches Interdisciplinaires de la Lecture, 978-2-37496-193-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte de lecture comme texte du lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mazauric, Catherine; Fourtanier, Marie-José; Langlade, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte du lecteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Peter Lang, pp.31-40, 2011, ThéoCrit' (Bruxelles), ISSN 2033-4737, 978-90-5201-731-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriques du &amp;quot;Savon&amp;quot;, d'après Francis Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intertexte et arrière-texte : les coulisses du littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-263, 2011, Approches Interdisciplinaires de la Lecture, 978-2-37496-192-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la &amp;quot;Place de l'étoile&amp;quot; à la &amp;quot;Rue des boutiques obscures&amp;quot; : nomination et suggestion dans l’œuvre de Patrick Modiano</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intertexte à l'arrière-texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intertexte et arrière-texte : les coulisses du littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.111-124, 2011, Approches Interdisciplinaires de la Lecture, 978-2-37496-192-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.1161⟩</w:t>
+              <w:t xml:space="preserve">, pp.7-25, 2011, Approches Interdisciplinaires de la Lecture, 978-2-37496-192-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'intertexte à l'arrière-texte</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984626v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot;Place de l'étoile&amp;quot; à la &amp;quot;Rue des boutiques obscures&amp;quot; : nomination et suggestion dans l’œuvre de Patrick Modiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intertexte et arrière-texte : les coulisses du littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-25, 2011, Approches Interdisciplinaires de la Lecture, 978-2-37496-192-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.1131⟩</w:t>
+              <w:t xml:space="preserve">, pp.111-124, 2011, Approches Interdisciplinaires de la Lecture, 978-2-37496-192-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000361v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman et différence sexuelle chez Elsa Triolet et Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stauder, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité féminine dans l'œuvre d'Elsa Triolet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Narr Verlag, pp.99-119, 2010, 978-3-8233-6563-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique du jugement littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouve, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur littéraire en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'improviste, pp.15-31, 2010, Les Aéronautes de l'esprit, ISSN 1637-1631, 978-2-913764-43-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le roman : entre comprendre et percevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir et entendre par le roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-20, 2010, Approches Interdisciplinaires de la Lecture, 978-2-37496-191-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’audition à la pratique de l’écriture lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir et entendre par le roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-115, 2010, Approches Interdisciplinaires de la Lecture, 978-2-37496-191-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000350v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écoutez/r Voir » : de Michel Picard à Elsa Triolet et vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir et entendre par le roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-67, 2010, Approches Interdisciplinaires de la Lecture, 978-2-37496-191-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.1018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Langages de l’art : le romancier et le peintre en vis-à-vis</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absalon ou la filiation orageuse : l’héritage aragonien dans l’œuvre de Jacques Henric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Équipe de recherche interdisciplinaire sur Elsa Triolet et Aragon (ERITA); Grenouillet, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches croisées Aragon-Elsa Triolet, n° 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-64, 2009, 9791034404582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.7647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se désaltérer au lait noir de l’aube ? » : intertextes et trajets identitaires dans 'Magnus' de Sylvie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire l’hétérogénéité romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2009, Approches Interdisciplinaires de la Lecture, 9782374961903</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...124 lines deleted...]
-                <w:t xml:space="preserve">« Se désaltérer au lait noir de l’aube ? » : intertextes et trajets identitaires dans 'Magnus' de Sylvie Germain</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000333v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’hétérogénéité en matière de roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire l’hétérogénéité romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2009, Approches Interdisciplinaires de la Lecture, 9782374961903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’hétérogénéité en matière de roman</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langages de l’art : le romancier et le peintre en vis-à-vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire l’hétérogénéité romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-16, 2009, Approches Interdisciplinaires de la Lecture, 9782374961903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.881⟩</w:t>
+              <w:t xml:space="preserve">, pp.161-177, 2009, Approches Interdisciplinaires de la Lecture, 978-2-37496-190-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’intertextualité en poésie : à propos de « Hölderlin » (Aragon, &amp;quot;Les Adieux&amp;quot;)</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000337v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Arrête, ô songe, d’enseigner, et toi, mémoire, d’engendrer » Écriture poétique et intertextualité d’après « Sécheresse » (Saint-John Perse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-140, 2008, Approches Interdisciplinaires de la Lecture, 9782374961897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.772⟩</w:t>
+              <w:t xml:space="preserve">, pp.141-149, 2008, Approches Interdisciplinaires de la Lecture, 9782374961897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Problématiques littéraires de l'altérité</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000329v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénographies littéraires de la cruauté au tournant du siècle : du « Jardin des Supplices » au « Pensionnat d’Humming-Bird Garden »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominguez Leiva, Antonio; Hubier, Sébastien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délicieux supplices : érotisme et cruauté en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Murmure, pp.245-260, 2008, 978-2-915099-26-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intertextualité en poésie : à propos de « Hölderlin » (Aragon, &amp;quot;Les Adieux&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-31, 2008, Approches Interdisciplinaires de la Lecture, 9782374961897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.743⟩</w:t>
+              <w:t xml:space="preserve">, pp.123-140, 2008, Approches Interdisciplinaires de la Lecture, 9782374961897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Arrête, ô songe, d’enseigner, et toi, mémoire, d’engendrer » Écriture poétique et intertextualité d’après « Sécheresse » (Saint-John Perse)</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000324v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques littéraires de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.141-149, 2008, Approches Interdisciplinaires de la Lecture, 9782374961897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.773⟩</w:t>
+              <w:t xml:space="preserve">, pp.9-31, 2008, Approches Interdisciplinaires de la Lecture, 9782374961897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dominguez Leiva, Antonio; Hubier, Sébastien. </w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000321v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et intertextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Délicieux supplices : érotisme et cruauté en Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Murmure, pp.245-260, 2008, 978-2-915099-26-3</w:t>
+              <w:t xml:space="preserve">APPROCHES INTERDISCIPLINAIRES DE LA LECTURE N° 1 Parcours de la reconnaissance intertextuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2006, APPROCHES INTERDISCIPLINAIRES DE LA LECTURE N° 1 Parcours de la reconnaissance intertextuelle, 2-915271-14-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme poétique des Manigances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenouillet, Corinne; Vassevière, Maryse; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches croisées Aragon - Elsa Triolet, n°10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-151, 2006, 9791034404605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.7433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Événements intertextuels dans L’Opoponax de Monique Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de la reconnaissance intertextuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-49, 2006, Approches Interdisciplinaires de la Lecture, 9782374961880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystification et jeu littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Preiss, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélire ? Lecture et mystification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions l'Improviste, pp.135-147, 2006, Les Aéronautes de l'esprit, ISSN 1637-1631, 978-2-9137-6-4330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et intertextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de la reconnaissance intertextuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-22, 2006, Approches Interdisciplinaires de la Lecture, 9782374961880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978989v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Jeu/ Folie : l’équation Gilbert-Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penot-Lacassagne, Olivier; Rubio, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Jeu en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Âge d'homme, pp.137-150, 2006, Bibliothèque Mélusine, ISSN 0980-2630, 978-2-8251-3726-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...430 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture, fantasme et sujet processuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouve, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L’Improviste, pp.235-247, 2005, Les Aéronautes de l'esprit, ISSN 1637-1631, 9782913764224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence de l’allégorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halpern, Anne-Élisabeth; Trouvé, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une tornade d'énigmes : "Le Paysan de Paris" de Louis Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Improviste, pp.171-189, 2003, Les Aéronautes de l'esprit, ISSN 1637-1631, 2-913764-14-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Paradis artificiels au stupéfiant image : Baudelaire au miroir aragonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beguin, Edouard; Ravis-Françon, Suzanne; Centre d'études poétiques (Lyon); Équipe de recherche interdisciplinaire sur Elsa Triolet et Aragon (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'atelier d'un écrivain : le XIXe siècle d'Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.179-194, 2003, Textuelles. Littérature, ISSN 1761-4481, 2-85399-553-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Halpern, Anne-Élisabeth; Trouvé, Alain. </w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De &amp;quot;Maldoror&amp;quot; aux &amp;quot;Voyageurs de l’impériale&amp;quot; : résonances textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vigier, Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une tornade d'énigmes : "Le Paysan de Paris" de Louis Aragon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Improviste, pp.171-189, 2003, Les Aéronautes de l'esprit, ISSN 1637-1631, 2-913764-14-2</w:t>
+              <w:t xml:space="preserve">Lectures d'Aragon : Les voyageurs de l'impériale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-128, 2001, Didact. Français (Rennes), ISSN 1243-0420, 2-86847-628-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu des épigraphes dans &amp;quot;Le Wagon à vaches&amp;quot; de Georges Hyvernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ménager, Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence de Georges Hyvernaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Reims, pp.165-182, 2001, Littérature et seconde guerre mondiale, ISSN 1622-7174, 2-904835-76-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W : le défi au lecteur : du naufrage au jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arsac, Louis; Assoun, Paul-Laurent; Baillon, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Perec, "W ou le souvenir d'enfance" : l'humain et l'inhumain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.58-66, 1997, Analyses &amp; réflexions sur .., ISSN 0244-5530 ; 1997, 2-7298-9777-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11271,91 +11532,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristal et sempervivum : L’écriture allégorique dans L’Amour fou d’André Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11365,105 +11626,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Roman inachevé », d’un genre à l’autre : écriture littéraire et vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11610,51 +11871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03640084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02972690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02972976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.11892" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03071418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02890678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.008.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02973060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.179.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.6720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.164.0495" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.4447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.3970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038459ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006746ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.2001.1717" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01787297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chollier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Halpern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Louyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03440272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2156" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2156" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/10010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.10010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gladieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01775112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02870053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1478" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1478" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1458" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1458" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1421" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02936029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/975" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/838" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.838" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/722" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.722" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/664" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.664" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.35180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12495.php" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12495" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/3187" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04240915v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2365" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003743v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2298" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2285" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2321" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2321" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994538v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2291" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2291" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982710v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2315" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2315" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967390v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2223" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2223" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967387v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2265" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2265" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02890754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02973066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967384v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02890796v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892359v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1965" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1965" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892446v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1870" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1870" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892432v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1858" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1858" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892533v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1653" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1653" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892547v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1666" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003767v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1628" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1628" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03032082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.pur.55418" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003732v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1506" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1506" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.pus.7322" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.7322" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003579v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1340" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003625v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1375" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1375" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000381v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1333" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1333" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000370v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1208" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1208" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000361v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1161" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1161" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984626v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1131" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1131" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000341v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/998" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.998" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000350v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000347v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000337v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/960" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.960" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/7647" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.7647" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000333v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/913" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000331v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/881" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.881" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000324v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/772" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.772" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000321v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/743" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.743" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000329v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/773" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.773" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02975843v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/7433" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.7433" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978990v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/699" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.699" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978989v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/675" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988341v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994502v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994521v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02360503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05606875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03640084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02972690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02972976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03071418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.11892" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02895999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02890678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.008.0055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02973060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.179.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.6720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.164.0495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.4447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038459ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.3970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006746ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.2001.1717" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01787297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Halpern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Louyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21880" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Halpern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03440272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/10010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.10010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gladieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1930" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01775112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02870053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1458" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1458" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1421" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1421" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02936029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/975" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.975" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.838" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/664" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.664" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.35180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12495.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12495" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/3187" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04240915v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2365" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003743v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2285" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2285" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2321" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2321" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2308" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994538v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2291" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2291" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982710v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2315" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967390v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2223" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2223" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967387v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2265" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2265" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02890754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02973066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967384v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2061" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02890796v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892359v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1965" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1965" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892432v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1858" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892446v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1870" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1870" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892533v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1653" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1653" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02892547v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1666" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1666" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02974505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03032082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003767v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1628" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1628" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003732v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1506" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.pus.7322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.7322" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.pur.55418" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003579v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1340" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003625v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1375" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000381v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1333" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000370v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1208" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1208" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984626v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1131" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1131" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000361v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1161" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02984619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000341v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/998" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.998" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000350v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000347v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/7647" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.7647" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000333v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/913" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000331v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/881" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.881" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000337v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/960" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.960" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000329v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/773" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.773" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000324v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/772" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.772" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000321v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/743" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.743" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02975843v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988152v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/7433" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.7433" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978990v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/699" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978989v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/675" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.675" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994492v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02360503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>